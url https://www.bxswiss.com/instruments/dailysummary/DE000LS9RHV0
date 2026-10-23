--- v12 (2026-09-14)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeb548de21764261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc706ac44c8984df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6933f5f41d1c41e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e47e4d1ec5f43bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f14a13ad64432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6933f5f41d1c41e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R416a27538c7043bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e47e4d1ec5f43bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12Seasons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,446</x:t>
-[...313 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>47,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,134</x:t>
-[...36 lines deleted...]
-          <x:t>48,361</x:t>
+          <x:t>46,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>