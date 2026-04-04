--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cac6cfe9da54cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4a8656b6184308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8678a8340348eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re47671caef1147b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc9e3e5485942c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8678a8340348eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b7e739be85e4149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re47671caef1147b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12Seasons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>