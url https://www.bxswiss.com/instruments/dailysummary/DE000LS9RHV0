--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4a8656b6184308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f93b8684134d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re47671caef1147b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21a815f6efd94c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b7e739be85e4149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re47671caef1147b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b55ee1cd3a4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21a815f6efd94c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12Seasons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>54,169</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,033</x:t>
-[...107 lines deleted...]
-          <x:t>53,597</x:t>
+          <x:t>54,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,826</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>55,022</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>