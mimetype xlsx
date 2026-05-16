--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f93b8684134d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba19375509194036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21a815f6efd94c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40515f9f70c4d1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b55ee1cd3a4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21a815f6efd94c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re75a7873e5864e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40515f9f70c4d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12Seasons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,382 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>54,122</x:t>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,233</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,094</x:t>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>