--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba19375509194036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e72c2fcbbf14175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40515f9f70c4d1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb99c95470a7043ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re75a7873e5864e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40515f9f70c4d1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2544f570f5046c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb99c95470a7043ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12Seasons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>54,025</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,005</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>53,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,658</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>