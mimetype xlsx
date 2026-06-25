--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e72c2fcbbf14175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8c82bb0eae4dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb99c95470a7043ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d29b6246e0d4a1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2544f570f5046c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb99c95470a7043ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c93e19072434320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d29b6246e0d4a1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12Seasons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>53,266</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,967</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>53,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,924</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>53,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,914</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>