--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8c82bb0eae4dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0609d248a0a4aa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d29b6246e0d4a1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f39bb09a91e4f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c93e19072434320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d29b6246e0d4a1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9263c719a17a4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f39bb09a91e4f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12Seasons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,508</x:t>
-[...31 lines deleted...]
-          <x:t>49,123</x:t>
+          <x:t>50,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,134</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>17.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,207</x:t>
-[...144 lines deleted...]
-          <x:t>49,767</x:t>
+          <x:t>50,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>