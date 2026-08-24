--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0609d248a0a4aa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2677898783a54f5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f39bb09a91e4f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665660c568104cc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9263c719a17a4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f39bb09a91e4f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e53ceb9ac9a4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665660c568104cc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12Seasons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>49,933</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,767</x:t>
-[...377 lines deleted...]
-          <x:t>49,717</x:t>
+          <x:t>49,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>