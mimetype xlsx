--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2677898783a54f5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeb548de21764261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665660c568104cc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6933f5f41d1c41e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e53ceb9ac9a4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665660c568104cc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f14a13ad64432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6933f5f41d1c41e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12Seasons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>47,026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,193</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>48,327</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>