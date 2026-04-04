--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re69640489f3d41d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29326cd319354163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d7d55ba7163478d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf999bcac9d74b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f7a9c2fc294af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d7d55ba7163478d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28880da2be34f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf999bcac9d74b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Value and Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...247 lines deleted...]
-          <x:t>105,320</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,603</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>