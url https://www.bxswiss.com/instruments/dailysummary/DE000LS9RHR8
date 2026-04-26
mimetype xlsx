--- v4 (2026-04-04)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29326cd319354163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9827d994a84091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf999bcac9d74b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea60a47acdf4971"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28880da2be34f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf999bcac9d74b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2bc9631097543d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea60a47acdf4971" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Value and Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>