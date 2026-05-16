--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9827d994a84091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31410b028006471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea60a47acdf4971"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af74c2c87d5439c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2bc9631097543d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea60a47acdf4971" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eddff89816342f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af74c2c87d5439c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Value and Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>