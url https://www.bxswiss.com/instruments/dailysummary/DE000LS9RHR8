--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31410b028006471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36503d3c05964aed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af74c2c87d5439c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b9af121dd844f22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eddff89816342f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af74c2c87d5439c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b3c4210203430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b9af121dd844f22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Value and Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>114,443</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,266</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>