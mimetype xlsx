--- v7 (2026-06-05)
+++ v8 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36503d3c05964aed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f309cd46d554af9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b9af121dd844f22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R929f91f673c64359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b3c4210203430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b9af121dd844f22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R268c5ca938aa4314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R929f91f673c64359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Value and Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>119,619</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>