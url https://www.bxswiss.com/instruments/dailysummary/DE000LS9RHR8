--- v8 (2026-08-05)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f309cd46d554af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8830787bddf64462" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R929f91f673c64359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c3bc843b5e4743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R268c5ca938aa4314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R929f91f673c64359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5990e540f3b4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c3bc843b5e4743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Value and Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,453</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>