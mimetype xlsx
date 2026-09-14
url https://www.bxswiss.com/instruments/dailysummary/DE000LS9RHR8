--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8830787bddf64462" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe47c8ba7a34979" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c3bc843b5e4743"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415c039ebbc74669"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5990e540f3b4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c3bc843b5e4743" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3122c0fbe2c34d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415c039ebbc74669" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Value and Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,431 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,270</x:t>
@@ -690,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>