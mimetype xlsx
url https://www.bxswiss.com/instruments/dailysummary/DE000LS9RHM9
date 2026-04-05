--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24ba9968d0a4416" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e37e6b52e343c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cda3d343879446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86782b9cb0434389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf78002e30eee4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cda3d343879446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3e017fa0b94bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86782b9cb0434389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>