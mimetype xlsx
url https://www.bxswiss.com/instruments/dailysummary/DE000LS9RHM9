--- v4 (2026-04-05)
+++ v5 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e37e6b52e343c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6cee68d7123435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86782b9cb0434389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa339daf1928445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3e017fa0b94bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86782b9cb0434389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac9193c7e894f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa339daf1928445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>