--- v5 (2026-05-01)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6cee68d7123435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd083627180404ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa339daf1928445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d3a4e64d9b4ff9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac9193c7e894f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa339daf1928445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88987c40a614482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d3a4e64d9b4ff9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>104,681</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>