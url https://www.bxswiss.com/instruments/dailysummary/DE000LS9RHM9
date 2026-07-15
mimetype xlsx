--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd083627180404ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949afd0c05da4404" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d3a4e64d9b4ff9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94eab23693dd41a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88987c40a614482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d3a4e64d9b4ff9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f30e253b854cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94eab23693dd41a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>121,470</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>