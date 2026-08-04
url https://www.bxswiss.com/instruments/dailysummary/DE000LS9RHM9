--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949afd0c05da4404" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db390e8e30f4e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94eab23693dd41a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a69c199361f49a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f30e253b854cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94eab23693dd41a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26cdefeb027f43c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a69c199361f49a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>