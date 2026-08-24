--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db390e8e30f4e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c9acc4a8c84462" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a69c199361f49a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40287b8f8fba4126"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26cdefeb027f43c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a69c199361f49a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35154efc7f744bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40287b8f8fba4126" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>