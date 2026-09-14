--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c9acc4a8c84462" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd548150596f14f30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40287b8f8fba4126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3955d57ffff4a15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35154efc7f744bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40287b8f8fba4126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3df55c8f199c437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3955d57ffff4a15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,559 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>121,881</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>119,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>