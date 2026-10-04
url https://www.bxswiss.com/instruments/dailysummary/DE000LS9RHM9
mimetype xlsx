--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd548150596f14f30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe07bbee29504feb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3955d57ffff4a15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed83bd8493d45ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3df55c8f199c437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3955d57ffff4a15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b8cd341e9d4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed83bd8493d45ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...219 lines deleted...]
-          <x:t>122,523</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,351</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>120,668</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>