--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe07bbee29504feb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c45499e3cbe4d8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed83bd8493d45ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2575042c734399"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b8cd341e9d4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed83bd8493d45ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raad344e2f7ea4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2575042c734399" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>