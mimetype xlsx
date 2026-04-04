--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R724dc73e77af41c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c2a211c0174a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882f5a84b3c74c86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb84bdb99954970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f697b2aef746b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882f5a84b3c74c86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4ff8b84db14695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb84bdb99954970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Cannabis Maxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>39,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>