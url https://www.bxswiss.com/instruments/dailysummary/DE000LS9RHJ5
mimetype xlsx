--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c2a211c0174a6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264911397fc94aa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb84bdb99954970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R951979a1f5604024"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4ff8b84db14695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb84bdb99954970" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb79db984634828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R951979a1f5604024" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Cannabis Maxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,282 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>