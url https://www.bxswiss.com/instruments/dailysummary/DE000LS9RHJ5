--- v8 (2026-04-24)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264911397fc94aa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089bbc6db5504d98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R951979a1f5604024"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fd0f91cfdc841ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb79db984634828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R951979a1f5604024" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R980cf6d5252e48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fd0f91cfdc841ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Cannabis Maxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,339 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...205 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,426</x:t>
-[...90 lines deleted...]
-          <x:t>38,473</x:t>
+          <x:t>38,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>