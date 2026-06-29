--- v9 (2026-06-03)
+++ v10 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089bbc6db5504d98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbda632713b340bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fd0f91cfdc841ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb25699702d1840c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R980cf6d5252e48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fd0f91cfdc841ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R002db4f3e315482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb25699702d1840c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Cannabis Maxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>38,768</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,915</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>39,293</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,909</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>39,018</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>