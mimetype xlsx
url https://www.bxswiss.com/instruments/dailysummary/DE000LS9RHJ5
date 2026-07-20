--- v10 (2026-06-29)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbda632713b340bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae92ffa8fe0346fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb25699702d1840c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e533a7f10844e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R002db4f3e315482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb25699702d1840c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca937c8bf13948fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e533a7f10844e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Cannabis Maxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,758</x:t>
-[...355 lines deleted...]
-          <x:t>38,869</x:t>
+          <x:t>39,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,901</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>39,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>