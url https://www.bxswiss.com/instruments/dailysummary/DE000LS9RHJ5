--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae92ffa8fe0346fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7bbb5336ab476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e533a7f10844e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2a66e895b4944f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca937c8bf13948fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e533a7f10844e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c9ed772c6e4d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2a66e895b4944f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Cannabis Maxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>39,980</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>