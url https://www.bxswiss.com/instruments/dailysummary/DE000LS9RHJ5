--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7bbb5336ab476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25fd29e716204b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2a66e895b4944f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fb9afe2ba0e4786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c9ed772c6e4d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2a66e895b4944f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R822b5025a8db4711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fb9afe2ba0e4786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Cannabis Maxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>40,403</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,274</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>41,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,861</x:t>
         </x:is>
       </x:c>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>