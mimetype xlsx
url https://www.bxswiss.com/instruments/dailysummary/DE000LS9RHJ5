--- v13 (2026-09-18)
+++ v14 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25fd29e716204b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83beb6268fe1487b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fb9afe2ba0e4786"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R382a0ab904c84b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R822b5025a8db4711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fb9afe2ba0e4786" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7f2616085d40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R382a0ab904c84b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Cannabis Maxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...43 lines deleted...]
-          <x:t>41,179</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,141</x:t>
-[...492 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,420</x:t>
-[...63 lines deleted...]
-          <x:t>41,459</x:t>
+          <x:t>41,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>