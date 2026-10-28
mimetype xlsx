--- v14 (2026-10-08)
+++ v15 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83beb6268fe1487b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1126a47dbf194b2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R382a0ab904c84b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4947ca0cabac4a48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7f2616085d40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R382a0ab904c84b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R999199c7d43046df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4947ca0cabac4a48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Cannabis Maxx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>41,672</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,190</x:t>
-[...566 lines deleted...]
-          <x:t>40,031</x:t>
+          <x:t>41,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>