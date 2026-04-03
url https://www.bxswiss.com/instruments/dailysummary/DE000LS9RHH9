--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c0e603d5af4f6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32c076d28a04e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd12028bb63714373"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c23083c12394a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24e4aa13e7b44782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd12028bb63714373" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a86afcf8374616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c23083c12394a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Prime Standard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>158,414</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,403</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>158,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,038</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>