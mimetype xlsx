--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32c076d28a04e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa84f652a1c44a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c23083c12394a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a4ddee3eb50474e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a86afcf8374616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c23083c12394a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refee3df2c67847a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a4ddee3eb50474e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Prime Standard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>