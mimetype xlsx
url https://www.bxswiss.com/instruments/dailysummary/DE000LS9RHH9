--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa84f652a1c44a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f76503f5b14d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a4ddee3eb50474e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c897555269457a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refee3df2c67847a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a4ddee3eb50474e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref995ae7c7ff4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c897555269457a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Prime Standard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>