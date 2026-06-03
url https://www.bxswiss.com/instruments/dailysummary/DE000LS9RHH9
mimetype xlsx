--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f76503f5b14d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cce86060d4d4375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c897555269457a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78dd5556face4f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref995ae7c7ff4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c897555269457a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b008933c04945fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78dd5556face4f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Prime Standard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>