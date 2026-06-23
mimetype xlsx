--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cce86060d4d4375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54392ca8ccd14dd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78dd5556face4f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1439ea4a16fc4c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b008933c04945fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78dd5556face4f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f8f5d1b0c8478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1439ea4a16fc4c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Prime Standard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>