--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54392ca8ccd14dd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d79d93c53d4a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1439ea4a16fc4c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7fb65f999334df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f8f5d1b0c8478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1439ea4a16fc4c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R322dee494c884948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7fb65f999334df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Prime Standard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>