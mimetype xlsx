--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d79d93c53d4a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0be5c99e8e64e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7fb65f999334df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21fb2cad90f34a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R322dee494c884948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7fb65f999334df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08b3ded64d94ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21fb2cad90f34a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Prime Standard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>