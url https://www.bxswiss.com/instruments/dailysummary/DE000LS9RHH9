--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0be5c99e8e64e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974bbc242a5d4337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21fb2cad90f34a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c65fbd6de6345c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08b3ded64d94ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21fb2cad90f34a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8535de3b47ae4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c65fbd6de6345c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Prime Standard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>