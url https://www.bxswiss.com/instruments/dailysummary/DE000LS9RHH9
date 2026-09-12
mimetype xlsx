--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974bbc242a5d4337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re97dcca839164085" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c65fbd6de6345c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ef4c609c81049b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8535de3b47ae4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c65fbd6de6345c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3fc7170d119459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ef4c609c81049b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Prime Standard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>