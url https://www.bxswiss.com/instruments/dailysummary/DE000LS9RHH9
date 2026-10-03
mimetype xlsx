--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re97dcca839164085" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06eaa9ea13df4f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ef4c609c81049b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599d619349db4785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3fc7170d119459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ef4c609c81049b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7906dc27a4854fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599d619349db4785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Prime Standard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>187,421</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>189,942</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,444</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>184,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>