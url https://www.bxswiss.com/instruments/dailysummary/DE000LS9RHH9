--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06eaa9ea13df4f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a3e6195f3ad474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599d619349db4785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90fe92891dad43c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7906dc27a4854fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599d619349db4785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c585ee763024cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90fe92891dad43c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Prime Standard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>186,176</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>191,832</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>