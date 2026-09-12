--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef1274085b94762" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a51f9124204e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc798bb03c7b24912"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf56f67b63f7d456b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6f2e3d32be4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc798bb03c7b24912" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffd70a4e10ba40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf56f67b63f7d456b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,433 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>162,821</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>