--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a51f9124204e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf060d76ca78a45d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf56f67b63f7d456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b4a16c393943e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffd70a4e10ba40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf56f67b63f7d456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e4d03f38e47401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b4a16c393943e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,215 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...163 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -551,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>