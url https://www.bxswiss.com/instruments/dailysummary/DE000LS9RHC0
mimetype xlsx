--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf060d76ca78a45d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175cf9be9dd34dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b4a16c393943e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40577a97d1d44d35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e4d03f38e47401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b4a16c393943e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf287a95d04340ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40577a97d1d44d35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +339,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>