--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R195131a441ac43bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693649ecce284ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b22ef5860147b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252c726b452a4521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a8cc57eda7a4595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b22ef5860147b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4a17acae00c4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252c726b452a4521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,334 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...282 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -670,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>