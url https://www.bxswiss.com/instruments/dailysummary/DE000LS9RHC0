--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693649ecce284ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b7f075eacb4d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252c726b452a4521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b27d2fb0ba94922"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4a17acae00c4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252c726b452a4521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b5b32ada674f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b27d2fb0ba94922" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,409</x:t>
@@ -764,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>