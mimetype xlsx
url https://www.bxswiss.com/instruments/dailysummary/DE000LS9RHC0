--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b7f075eacb4d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439bd6f5fc2f4394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b27d2fb0ba94922"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee7f7c2ffb240f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b5b32ada674f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b27d2fb0ba94922" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e42be9c3f449a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee7f7c2ffb240f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>