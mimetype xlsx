--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439bd6f5fc2f4394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b58b6b0b3745f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee7f7c2ffb240f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ef20f9e21fc4738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e42be9c3f449a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee7f7c2ffb240f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3edc1925f025450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ef20f9e21fc4738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>