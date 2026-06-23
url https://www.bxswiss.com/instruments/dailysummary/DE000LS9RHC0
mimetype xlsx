--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b58b6b0b3745f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff989a4208a43ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ef20f9e21fc4738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7cabfc3406a4e7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3edc1925f025450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ef20f9e21fc4738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d3ed94a5244b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7cabfc3406a4e7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>