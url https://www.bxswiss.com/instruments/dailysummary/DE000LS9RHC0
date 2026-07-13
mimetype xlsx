--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff989a4208a43ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ba59a8c5474c12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7cabfc3406a4e7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9511c0c88a8c46f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d3ed94a5244b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7cabfc3406a4e7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc888459e2734dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9511c0c88a8c46f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>