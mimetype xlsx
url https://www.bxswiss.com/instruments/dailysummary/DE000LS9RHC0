--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ba59a8c5474c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4bf30eb6ed94350" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9511c0c88a8c46f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ee619967e64efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc888459e2734dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9511c0c88a8c46f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f216643ce994dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ee619967e64efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>