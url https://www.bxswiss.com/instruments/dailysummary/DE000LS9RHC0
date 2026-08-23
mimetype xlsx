--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4bf30eb6ed94350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef1274085b94762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ee619967e64efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc798bb03c7b24912"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f216643ce994dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ee619967e64efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6f2e3d32be4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc798bb03c7b24912" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchain Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RHC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>