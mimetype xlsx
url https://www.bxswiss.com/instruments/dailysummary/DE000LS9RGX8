--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5926e02838b4079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944aee3dd42b4101" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7406933aa978478d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R037528968c324a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c89025db4424a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7406933aa978478d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ea8638b8f5419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R037528968c324a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kanada und USA Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>149,792</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>