--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944aee3dd42b4101" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9efbd813464f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R037528968c324a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R440e4231aa2745d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ea8638b8f5419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R037528968c324a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a8d00a0dc247dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R440e4231aa2745d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kanada und USA Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>