--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9efbd813464f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4198fd938d234bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R440e4231aa2745d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4d769a6fbcb44ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a8d00a0dc247dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R440e4231aa2745d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5d172fd993452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4d769a6fbcb44ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kanada und USA Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,608 +149,230 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,840</x:t>
-[...274 lines deleted...]
-          <x:t>151,922</x:t>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,160</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>