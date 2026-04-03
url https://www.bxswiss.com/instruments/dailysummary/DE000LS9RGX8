--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12171cd0391b431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4efa46ef20d74d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef8093f49064ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6357cb2aabb4341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9db83e189ab423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef8093f49064ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R231e5f518f424936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6357cb2aabb4341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kanada und USA Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>