--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4efa46ef20d74d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9829dda224744eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6357cb2aabb4341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ecbd886bde4d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R231e5f518f424936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6357cb2aabb4341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R353a1767d8874f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ecbd886bde4d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kanada und USA Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>