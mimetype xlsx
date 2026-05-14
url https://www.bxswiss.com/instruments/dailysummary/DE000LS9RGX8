--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9829dda224744eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98495d300d4444a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ecbd886bde4d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R496d67e2988a4584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R353a1767d8874f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ecbd886bde4d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R416f803e56f348d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R496d67e2988a4584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kanada und USA Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>147,434</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,256</x:t>
-[...517 lines deleted...]
-          <x:t>147,676</x:t>
+          <x:t>147,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>