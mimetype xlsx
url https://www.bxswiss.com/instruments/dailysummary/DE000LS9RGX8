--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98495d300d4444a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re090466b2c154b53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R496d67e2988a4584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f1d9a079124a41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R416f803e56f348d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R496d67e2988a4584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceb3659d56624420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f1d9a079124a41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kanada und USA Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>