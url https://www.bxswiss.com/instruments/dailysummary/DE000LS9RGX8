--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re090466b2c154b53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21723027378148eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f1d9a079124a41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09ea406508a54da5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceb3659d56624420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f1d9a079124a41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9384f4ab9eb24837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09ea406508a54da5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kanada und USA Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,526</x:t>
-[...58 lines deleted...]
-          <x:t>147,252</x:t>
+          <x:t>147,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,488</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>147,244</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>