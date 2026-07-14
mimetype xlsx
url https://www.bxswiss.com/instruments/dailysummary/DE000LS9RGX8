--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21723027378148eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1147ad3dc36f4899" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09ea406508a54da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2b8efa6593f44c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9384f4ab9eb24837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09ea406508a54da5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4a2487cdba54350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2b8efa6593f44c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kanada und USA Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>