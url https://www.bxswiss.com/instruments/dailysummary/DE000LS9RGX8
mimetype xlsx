--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1147ad3dc36f4899" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5926e02838b4079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2b8efa6593f44c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7406933aa978478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4a2487cdba54350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2b8efa6593f44c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c89025db4424a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7406933aa978478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kanada und USA Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,484</x:t>
-[...156 lines deleted...]
-          <x:t>148,306</x:t>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,442</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>