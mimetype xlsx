--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra50f2767da804f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a5928ea5ef4104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dacc6db311b4eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4cd495a40fc4e4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db6e677a3714708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dacc6db311b4eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1a6847f57ac4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4cd495a40fc4e4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Dogs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>