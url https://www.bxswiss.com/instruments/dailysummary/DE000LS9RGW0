--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a5928ea5ef4104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd756f235b6c04ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4cd495a40fc4e4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2a8eb4f57514dec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1a6847f57ac4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4cd495a40fc4e4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f9e3c678d4a485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2a8eb4f57514dec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Dogs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>258,770</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,900</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>