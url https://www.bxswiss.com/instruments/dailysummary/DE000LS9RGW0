--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd756f235b6c04ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8ab2fbdc83435a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2a8eb4f57514dec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6f2cc89be06449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f9e3c678d4a485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2a8eb4f57514dec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1435f117ef442d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6f2cc89be06449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Dogs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>281,187</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>278,299</x:t>
-[...350 lines deleted...]
-          <x:t>274,156</x:t>
+          <x:t>279,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>