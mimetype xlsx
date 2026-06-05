--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8ab2fbdc83435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5437912dc18455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6f2cc89be06449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cc8eb6a214d4651"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1435f117ef442d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6f2cc89be06449f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d47e14fab3e4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cc8eb6a214d4651" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Dogs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>