--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5437912dc18455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5554ef627d3b47a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cc8eb6a214d4651"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb85a5f7bba444366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d47e14fab3e4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cc8eb6a214d4651" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90cc6c3ff6ad4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb85a5f7bba444366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Dogs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>