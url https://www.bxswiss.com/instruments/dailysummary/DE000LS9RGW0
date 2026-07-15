--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5554ef627d3b47a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re179f159ba5c498c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb85a5f7bba444366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31aa01b6cd1e4029"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90cc6c3ff6ad4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb85a5f7bba444366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b0a3b8ef7bf4c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31aa01b6cd1e4029" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Dogs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>