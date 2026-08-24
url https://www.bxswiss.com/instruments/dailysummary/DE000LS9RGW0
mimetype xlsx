--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re179f159ba5c498c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797f44ef09014899" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31aa01b6cd1e4029"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc79bd1df07a4ac4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b0a3b8ef7bf4c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31aa01b6cd1e4029" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73c83f6aebf4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc79bd1df07a4ac4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Dogs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>290,767</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>