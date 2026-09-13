--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797f44ef09014899" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d65dbec4334b62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc79bd1df07a4ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9759730559f4460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73c83f6aebf4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc79bd1df07a4ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra022dc3e59cd4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9759730559f4460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Dogs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>