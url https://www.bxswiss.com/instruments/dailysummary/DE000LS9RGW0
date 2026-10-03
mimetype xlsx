--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d65dbec4334b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R410468b0f03a419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9759730559f4460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb665d5975544ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra022dc3e59cd4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9759730559f4460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03f4ee0b7d664abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb665d5975544ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Dogs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>301,054</x:t>
-[...205 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>301,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>301,692</x:t>
-[...225 lines deleted...]
-          <x:t>301,339</x:t>
+          <x:t>297,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>