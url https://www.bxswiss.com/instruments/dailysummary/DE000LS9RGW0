--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R410468b0f03a419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd6d5b0dffe44a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb665d5975544ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb81f6e36ddad428a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03f4ee0b7d664abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb665d5975544ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7fd63fa57574d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb81f6e36ddad428a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Dogs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>