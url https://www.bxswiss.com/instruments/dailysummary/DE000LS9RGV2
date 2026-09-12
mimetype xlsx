--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f00487a8e5415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ff336900964c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re065671ef6494f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306dbca0c8cb46c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76dac8f723d44095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re065671ef6494f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5f5ef874794662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306dbca0c8cb46c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>auf lange Sicht investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>