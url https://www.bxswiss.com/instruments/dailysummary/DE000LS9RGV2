--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ff336900964c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0e160b91e34328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306dbca0c8cb46c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb152611e81624bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5f5ef874794662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306dbca0c8cb46c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdc7983657b49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb152611e81624bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>auf lange Sicht investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>