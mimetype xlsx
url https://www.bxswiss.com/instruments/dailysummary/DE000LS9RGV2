--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0e160b91e34328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6374569ff5441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb152611e81624bc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2a1bef57aa2436b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdc7983657b49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb152611e81624bc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27fbe44c0b19407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2a1bef57aa2436b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>auf lange Sicht investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>201,587</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...505 lines deleted...]
-          <x:t>203,734</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>