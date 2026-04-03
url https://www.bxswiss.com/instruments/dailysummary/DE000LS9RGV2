--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6610c98f78a046c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98f236865a114143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec9c8100c5c543a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4953f7170184a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb417f3eb2c6418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec9c8100c5c543a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3d756002150499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4953f7170184a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>auf lange Sicht investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>