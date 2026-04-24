--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98f236865a114143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b0f0b851e64511" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4953f7170184a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54d69e5c79f4bee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3d756002150499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4953f7170184a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ee5d7787294ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54d69e5c79f4bee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>auf lange Sicht investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>184,114</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,536</x:t>
-[...436 lines deleted...]
-          <x:t>178,784</x:t>
+          <x:t>183,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>