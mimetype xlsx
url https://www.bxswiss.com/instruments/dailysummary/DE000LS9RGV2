--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b0f0b851e64511" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4fccfae2f1c40a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54d69e5c79f4bee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec3156ee7e94594"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ee5d7787294ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54d69e5c79f4bee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d42ca9f3b84154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec3156ee7e94594" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>auf lange Sicht investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>