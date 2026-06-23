--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4fccfae2f1c40a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbfa86e553fb45ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec3156ee7e94594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f05f4df05194faa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d42ca9f3b84154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec3156ee7e94594" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcfdf9a3e93441d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f05f4df05194faa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>auf lange Sicht investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>186,753</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>186,639</x:t>
-[...53 lines deleted...]
-          <x:t>191,887</x:t>
+          <x:t>190,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,388</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>199,194</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>