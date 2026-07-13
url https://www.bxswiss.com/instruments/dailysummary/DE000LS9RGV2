--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbfa86e553fb45ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3655cd0c1b940f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f05f4df05194faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R736e4f715a5547fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcfdf9a3e93441d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f05f4df05194faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219ee078532140ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R736e4f715a5547fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>auf lange Sicht investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>