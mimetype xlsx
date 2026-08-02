--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3655cd0c1b940f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09296f63a27147d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R736e4f715a5547fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccce0dd6e0bc456a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219ee078532140ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R736e4f715a5547fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R459167b409e04159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccce0dd6e0bc456a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>auf lange Sicht investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>