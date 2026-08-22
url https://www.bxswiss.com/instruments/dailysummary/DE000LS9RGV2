--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09296f63a27147d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f00487a8e5415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccce0dd6e0bc456a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re065671ef6494f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R459167b409e04159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccce0dd6e0bc456a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76dac8f723d44095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re065671ef6494f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>auf lange Sicht investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>