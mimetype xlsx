--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39076548eb9f4f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aa5f94e63cf4cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3941fe0ea16c4477"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262b2c3e132a4b1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf04d9706075b4e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3941fe0ea16c4477" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0526d108dc584a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262b2c3e132a4b1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologie und  Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,624</x:t>
-[...205 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>109,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,448</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>110,308</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>