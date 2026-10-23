--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aa5f94e63cf4cbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c6bdad2c25437a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262b2c3e132a4b1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc381ed82f7ab4fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0526d108dc584a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262b2c3e132a4b1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb160a21dac4432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc381ed82f7ab4fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologie und  Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>