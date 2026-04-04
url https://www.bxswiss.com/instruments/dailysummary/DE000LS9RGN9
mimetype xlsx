--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe9c3ca50d5741d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde34903f4d314c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ec6a05355a4f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56ffc941619c4a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c572c8e8f154bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ec6a05355a4f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb91cf30a394138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56ffc941619c4a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologie und  Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>107,021</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>106,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>106,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>106,992</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,161</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>105,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>