--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde34903f4d314c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3803ac9a6d6b4f6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56ffc941619c4a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5c865a9d8c4b25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb91cf30a394138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56ffc941619c4a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62f8aaf14f8246cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5c865a9d8c4b25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologie und  Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>