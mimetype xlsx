--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3803ac9a6d6b4f6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4139f56946324197" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5c865a9d8c4b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5adc29d2844b97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62f8aaf14f8246cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5c865a9d8c4b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae12ef489c1844e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5adc29d2844b97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologie und  Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>107,088</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,161</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>107,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>107,313</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>