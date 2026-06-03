--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4139f56946324197" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8295ad8d9f45dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5adc29d2844b97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1230ce60dc4211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae12ef489c1844e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5adc29d2844b97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2f4961339a4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1230ce60dc4211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologie und  Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>107,155</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>107,091</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>