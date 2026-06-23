--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8295ad8d9f45dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59fd6a4d6ccf4a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1230ce60dc4211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ed75cb56a6f42cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2f4961339a4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1230ce60dc4211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e3a82d8ac134a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ed75cb56a6f42cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologie und  Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,182</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>106,888</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>