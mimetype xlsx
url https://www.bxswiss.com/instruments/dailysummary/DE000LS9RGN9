--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59fd6a4d6ccf4a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a20fdd8cb24aaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ed75cb56a6f42cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e9aeeda4503404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e3a82d8ac134a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ed75cb56a6f42cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0cc8707ae644639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e9aeeda4503404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologie und  Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,821</x:t>
-[...70 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>107,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,581</x:t>
-[...144 lines deleted...]
-          <x:t>107,971</x:t>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>