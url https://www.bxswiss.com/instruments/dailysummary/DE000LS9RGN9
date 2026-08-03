--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a20fdd8cb24aaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9834298bf14333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e9aeeda4503404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radb0c7f89c614671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0cc8707ae644639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e9aeeda4503404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc842f4a5c84fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radb0c7f89c614671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologie und  Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,581</x:t>
-[...458 lines deleted...]
-          <x:t>107,750</x:t>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,741</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>107,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>