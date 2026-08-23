--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9834298bf14333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f179b6c884f45ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radb0c7f89c614671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c4e055408c944cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc842f4a5c84fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radb0c7f89c614671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2226cce35b459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c4e055408c944cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologie und  Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>