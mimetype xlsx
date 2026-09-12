--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f179b6c884f45ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39076548eb9f4f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c4e055408c944cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3941fe0ea16c4477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2226cce35b459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c4e055408c944cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf04d9706075b4e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3941fe0ea16c4477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Technologie und  Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,827</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>108,923</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,079</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>11.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,173</x:t>
-[...4 lines deleted...]
-          <x:t>109,025</x:t>
+          <x:t>109,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,172</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>17.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,624</x:t>
-[...117 lines deleted...]
-          <x:t>109,103</x:t>
+          <x:t>109,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>