--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86456a6c681a434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfa499b7663c4bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6af488b0ad54dea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12e89fc81d7146d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7546d6f9e70449e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6af488b0ad54dea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067ab8d7982a4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12e89fc81d7146d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Photovoltaik-Energiewende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>57,402</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,170</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>56,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,520</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>