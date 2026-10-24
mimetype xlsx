--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfa499b7663c4bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra519a897aa7b4907" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12e89fc81d7146d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbffa994270ce4e30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067ab8d7982a4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12e89fc81d7146d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref7712b10bd44f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbffa994270ce4e30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Photovoltaik-Energiewende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>