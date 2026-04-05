--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dee7fa788f94576" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57dda40c86a64694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e9feff8e474580"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63b64929f42d482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e240f1470b47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e9feff8e474580" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d4fa85ef27b4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63b64929f42d482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Photovoltaik-Energiewende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>