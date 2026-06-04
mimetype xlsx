--- v7 (2026-04-05)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57dda40c86a64694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R257f14166d944d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63b64929f42d482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc17953f430f4649"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d4fa85ef27b4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63b64929f42d482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3e8453bf5e144d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc17953f430f4649" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Photovoltaik-Energiewende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>62,417</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>