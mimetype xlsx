--- v8 (2026-06-04)
+++ v9 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R257f14166d944d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58821e8b6ca4182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc17953f430f4649"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R219acbd679be4dfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3e8453bf5e144d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc17953f430f4649" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9913767574044352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R219acbd679be4dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Photovoltaik-Energiewende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,158 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +656,85 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>