--- v9 (2026-06-09)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58821e8b6ca4182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f2daa8652814db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R219acbd679be4dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0976fc0afcaf46b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9913767574044352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R219acbd679be4dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c214290b974165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0976fc0afcaf46b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Photovoltaik-Energiewende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>68,868</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,594</x:t>
-[...458 lines deleted...]
-          <x:t>71,815</x:t>
+          <x:t>63,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>