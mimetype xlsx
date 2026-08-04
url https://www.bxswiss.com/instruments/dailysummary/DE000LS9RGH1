--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f2daa8652814db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fcb233c0d6f4b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0976fc0afcaf46b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1e3357bdc4f4007"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c214290b974165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0976fc0afcaf46b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4950bbe1d104b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1e3357bdc4f4007" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Photovoltaik-Energiewende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>