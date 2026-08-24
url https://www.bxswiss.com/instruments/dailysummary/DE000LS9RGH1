--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fcb233c0d6f4b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a3fef9f38264c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1e3357bdc4f4007"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ab0a059e9664334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4950bbe1d104b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1e3357bdc4f4007" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84855c2b6dd24a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ab0a059e9664334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Photovoltaik-Energiewende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>58,192</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,913</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>60,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>