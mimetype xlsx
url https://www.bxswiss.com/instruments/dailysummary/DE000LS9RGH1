--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a3fef9f38264c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86456a6c681a434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ab0a059e9664334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6af488b0ad54dea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84855c2b6dd24a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ab0a059e9664334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7546d6f9e70449e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6af488b0ad54dea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Photovoltaik-Energiewende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>56,480</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,744</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>58,071</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>