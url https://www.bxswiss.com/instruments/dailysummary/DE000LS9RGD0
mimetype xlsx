--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1f54e4ec95244ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f5c7bcf2cd48dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb61f54ce9c04bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53fdf0229d1e4eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50d993011d214f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb61f54ce9c04bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c247edab454100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53fdf0229d1e4eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising China</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>