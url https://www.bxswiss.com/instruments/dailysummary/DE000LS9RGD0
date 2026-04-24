--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f5c7bcf2cd48dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c89dcc0c0664219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53fdf0229d1e4eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba11a9010234068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c247edab454100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53fdf0229d1e4eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R187c27f29f4f44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba11a9010234068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising China</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>56,479</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,714</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>55,633</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>