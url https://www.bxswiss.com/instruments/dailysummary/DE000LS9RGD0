--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c89dcc0c0664219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2519d72f7cd8410c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba11a9010234068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7860707336464642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R187c27f29f4f44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba11a9010234068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra30daa860f3c4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7860707336464642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising China</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>