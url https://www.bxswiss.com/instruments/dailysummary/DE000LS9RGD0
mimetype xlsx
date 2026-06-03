--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2519d72f7cd8410c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97fb121857154c5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7860707336464642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae8b771a6eb4a03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra30daa860f3c4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7860707336464642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7083e212a5443f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae8b771a6eb4a03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising China</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>