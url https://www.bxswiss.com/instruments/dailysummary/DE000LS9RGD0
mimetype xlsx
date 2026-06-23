--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97fb121857154c5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc12cd7a5a604e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae8b771a6eb4a03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08daaadc95ab4262"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7083e212a5443f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae8b771a6eb4a03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf28e07838af4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08daaadc95ab4262" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising China</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>55,209</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>51,152</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,359</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>55,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>