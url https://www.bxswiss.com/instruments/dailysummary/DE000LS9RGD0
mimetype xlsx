--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc12cd7a5a604e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280da77e86644d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08daaadc95ab4262"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50b81e70cecf4365"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf28e07838af4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08daaadc95ab4262" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7d220c0fc44802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b81e70cecf4365" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising China</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>51,152</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,359</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...327 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,505</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>