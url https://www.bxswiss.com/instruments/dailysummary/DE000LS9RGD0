--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280da77e86644d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0515ac105dfc4856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50b81e70cecf4365"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R622448da6cd0489d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7d220c0fc44802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b81e70cecf4365" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d38c6a2a9f4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R622448da6cd0489d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising China</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>