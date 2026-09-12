--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0515ac105dfc4856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f78b46c4c3c45f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R622448da6cd0489d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb217457d38b4357"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d38c6a2a9f4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R622448da6cd0489d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8460c069adcc43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb217457d38b4357" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising China</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>54,301</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>