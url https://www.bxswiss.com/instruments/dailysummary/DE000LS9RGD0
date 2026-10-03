--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f78b46c4c3c45f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e65886e1e147f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb217457d38b4357"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6796cbaa0784409"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8460c069adcc43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb217457d38b4357" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb480da461dfd4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6796cbaa0784409" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising China</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>