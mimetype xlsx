--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e65886e1e147f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R259d138bf3ed4411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6796cbaa0784409"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb31008520edb41c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb480da461dfd4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6796cbaa0784409" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5373e222fa464d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb31008520edb41c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising China</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RGD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>47,761</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,709</x:t>
-[...134 lines deleted...]
-          <x:t>45,910</x:t>
+          <x:t>47,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>47,577</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,275</x:t>
-[...355 lines deleted...]
-          <x:t>44,997</x:t>
+          <x:t>47,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>