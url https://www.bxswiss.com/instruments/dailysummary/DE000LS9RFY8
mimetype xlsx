--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ec4bb7f68b4c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e1bbb14e5a425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853a5e1df5b24fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e63594b2f4e48c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a18dd6046d4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853a5e1df5b24fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1995670370e3485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e63594b2f4e48c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trends Investment Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>132,168</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,071</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>131,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,436</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>