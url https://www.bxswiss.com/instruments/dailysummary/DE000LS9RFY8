--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e1bbb14e5a425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re129deb6a730430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e63594b2f4e48c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8b3f5a04d9b416e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1995670370e3485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e63594b2f4e48c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c6798905794949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8b3f5a04d9b416e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trends Investment Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,399</x:t>
-[...630 lines deleted...]
-          <x:t>136,752</x:t>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>