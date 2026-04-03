--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R309a69ffb69541e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1aad965ab04c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re088e9f6f9774d40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd760a118c6644cc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93620c3b981e4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re088e9f6f9774d40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa90ad29349459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd760a118c6644cc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trends Investment Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>