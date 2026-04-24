--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1aad965ab04c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51fc7f01e7014a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd760a118c6644cc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d58b8f5a8e46b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa90ad29349459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd760a118c6644cc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd74838a6dd4d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d58b8f5a8e46b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trends Investment Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>