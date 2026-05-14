--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51fc7f01e7014a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf5488044584535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d58b8f5a8e46b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b074581749241c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd74838a6dd4d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d58b8f5a8e46b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51f4a0f4a18949a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b074581749241c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trends Investment Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>