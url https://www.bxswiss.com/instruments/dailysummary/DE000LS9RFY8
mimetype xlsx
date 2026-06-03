--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf5488044584535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cc0fabc960b414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b074581749241c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ab296f0c4f4013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51f4a0f4a18949a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b074581749241c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b4a4335e754567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ab296f0c4f4013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trends Investment Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>