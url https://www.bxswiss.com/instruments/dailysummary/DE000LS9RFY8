--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cc0fabc960b414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479ab05b86894c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ab296f0c4f4013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e346c1847bb4994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b4a4335e754567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ab296f0c4f4013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07fac770be3d4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e346c1847bb4994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trends Investment Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,645</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>