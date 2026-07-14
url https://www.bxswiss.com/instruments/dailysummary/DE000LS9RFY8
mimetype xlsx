--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479ab05b86894c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc21d09768a6453c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e346c1847bb4994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54a82ff568a94629"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07fac770be3d4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e346c1847bb4994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea434a51c4594bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54a82ff568a94629" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trends Investment Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...119 lines deleted...]
-          <x:t>129,268</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,192</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>130,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>