--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc21d09768a6453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225596e868c34ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54a82ff568a94629"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R790744125b4d465a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea434a51c4594bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54a82ff568a94629" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c6290ad81714998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R790744125b4d465a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trends Investment Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>130,127</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,761</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>130,604</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,158</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>129,892</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>