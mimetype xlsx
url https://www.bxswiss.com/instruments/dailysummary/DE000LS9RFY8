--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225596e868c34ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f9834f909247e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R790744125b4d465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9c232658aa4497"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c6290ad81714998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R790744125b4d465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f578536bb33441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9c232658aa4497" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trends Investment Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>130,604</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,158</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...381 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,713</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>