--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f9834f909247e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ec4bb7f68b4c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9c232658aa4497"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853a5e1df5b24fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f578536bb33441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9c232658aa4497" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a18dd6046d4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853a5e1df5b24fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trends Investment Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,389</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>132,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>