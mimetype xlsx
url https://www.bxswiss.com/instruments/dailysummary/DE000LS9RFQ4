--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R595b4e34f5f842b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafaf77e3616e45a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda8c9b54eed147bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a97278297cc4a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3448372fe1e24259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda8c9b54eed147bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9cd54ff893d466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a97278297cc4a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>99,131</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,802</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>99,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,602</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>