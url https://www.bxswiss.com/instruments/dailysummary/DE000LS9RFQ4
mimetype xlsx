--- v13 (2026-09-22)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafaf77e3616e45a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa8fbab1340248b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a97278297cc4a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d32a05dadc4662"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9cd54ff893d466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a97278297cc4a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd422a8b7be9e4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d32a05dadc4662" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>