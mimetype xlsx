--- v14 (2026-10-13)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa8fbab1340248b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a5613d86eb4810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d32a05dadc4662"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c8009895e4400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd422a8b7be9e4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d32a05dadc4662" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ffd4b2fd3f428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c8009895e4400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>