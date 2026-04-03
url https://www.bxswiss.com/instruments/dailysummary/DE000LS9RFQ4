--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra347ad6b9443429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3831f86fe2a34b1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4fb4adfaf84af0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd28572ca70e4a03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec31d7bdeee8402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4fb4adfaf84af0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c914b0f52d4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd28572ca70e4a03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>