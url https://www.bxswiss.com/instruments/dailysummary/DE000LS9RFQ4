--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3831f86fe2a34b1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38841cd2cda346b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd28572ca70e4a03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b69b7e059a04aab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c914b0f52d4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd28572ca70e4a03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f55a7c20e684bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b69b7e059a04aab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>91,632</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,440</x:t>
-[...420 lines deleted...]
-        <x:is>
           <x:t>91,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,886</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>