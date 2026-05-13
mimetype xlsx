--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38841cd2cda346b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd9d256d0064236" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b69b7e059a04aab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d07475a719469f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f55a7c20e684bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b69b7e059a04aab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2375ff540c45487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d07475a719469f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,559</x:t>
-[...414 lines deleted...]
-          <x:t>94,272</x:t>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>