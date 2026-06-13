--- v8 (2026-05-13)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd9d256d0064236" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7820eda7450f4aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d07475a719469f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eefd7775e5d4d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2375ff540c45487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d07475a719469f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08dc28962194267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eefd7775e5d4d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...414 lines deleted...]
-          <x:t>94,176</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,989</x:t>
-[...97 lines deleted...]
-          <x:t>94,026</x:t>
+          <x:t>93,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,730</x:t>
-[...53 lines deleted...]
-          <x:t>94,330</x:t>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>