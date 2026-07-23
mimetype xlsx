--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7820eda7450f4aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2289fb3343374927" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eefd7775e5d4d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699f3ddbe1d84bc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08dc28962194267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eefd7775e5d4d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c97c95939e44249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699f3ddbe1d84bc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>92,199</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>