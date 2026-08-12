--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2289fb3343374927" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8265a98b1d8e44a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699f3ddbe1d84bc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd691af7acc14d54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c97c95939e44249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699f3ddbe1d84bc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ec4598100441f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd691af7acc14d54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>