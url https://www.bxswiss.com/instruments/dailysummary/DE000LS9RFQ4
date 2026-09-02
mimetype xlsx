--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8265a98b1d8e44a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R595b4e34f5f842b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd691af7acc14d54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda8c9b54eed147bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ec4598100441f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd691af7acc14d54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3448372fe1e24259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda8c9b54eed147bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>