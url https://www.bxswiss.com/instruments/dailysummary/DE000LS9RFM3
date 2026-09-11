--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4424427b304ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bcccf5dee4d4c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc9cd60fb624100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f27ecb55374d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9592cbee3f6a4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc9cd60fb624100" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R881fcbc92c7248ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f27ecb55374d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktives Investment mit Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>89,591</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,446</x:t>
-[...11 lines deleted...]
-          <x:t>89,347</x:t>
+          <x:t>89,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,429</x:t>
-[...436 lines deleted...]
-          <x:t>90,092</x:t>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>