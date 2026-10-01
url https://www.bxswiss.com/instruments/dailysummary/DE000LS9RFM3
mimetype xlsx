--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bcccf5dee4d4c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc69b54e42342a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f27ecb55374d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40c169de0be04a28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R881fcbc92c7248ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f27ecb55374d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R781981e4039e4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40c169de0be04a28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktives Investment mit Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>