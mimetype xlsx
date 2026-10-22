--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc69b54e42342a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab83be6e76a9498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40c169de0be04a28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a218db1d5aa4ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R781981e4039e4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40c169de0be04a28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f5bc8d63e344812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a218db1d5aa4ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktives Investment mit Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>89,056</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,925</x:t>
-[...129 lines deleted...]
-          <x:t>88,856</x:t>
+          <x:t>89,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,951</x:t>
-[...431 lines deleted...]
-          <x:t>88,411</x:t>
+          <x:t>87,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>