--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750220d87373411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R605a3cb860574489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6243fbf5342e411d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08bcd7ea5bb6481e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dcab3bb3966476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6243fbf5342e411d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3335a36b950c4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08bcd7ea5bb6481e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktives Investment mit Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>