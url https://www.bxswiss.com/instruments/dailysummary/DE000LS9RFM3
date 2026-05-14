--- v5 (2026-04-03)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R605a3cb860574489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38d83ae8c6d4686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08bcd7ea5bb6481e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b9559a17b74bbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3335a36b950c4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08bcd7ea5bb6481e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bfb3cc3b7964381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b9559a17b74bbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktives Investment mit Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>87,118</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,051</x:t>
-[...328 lines deleted...]
-          <x:t>86,427</x:t>
+          <x:t>87,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>