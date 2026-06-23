--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38d83ae8c6d4686" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456fc0f002cd494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b9559a17b74bbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4057984a703046de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bfb3cc3b7964381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b9559a17b74bbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R146c75e93b324aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4057984a703046de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktives Investment mit Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>89,795</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>