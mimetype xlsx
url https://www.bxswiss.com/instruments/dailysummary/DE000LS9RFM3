--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456fc0f002cd494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994d2e991cad4671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4057984a703046de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4deaccf9d0384cc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R146c75e93b324aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4057984a703046de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8acfa52035024aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4deaccf9d0384cc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktives Investment mit Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>