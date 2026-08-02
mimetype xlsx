--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994d2e991cad4671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175f1e8b46314628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4deaccf9d0384cc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09fe1a6add7a41a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8acfa52035024aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4deaccf9d0384cc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R491ccb7fcf8f42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09fe1a6add7a41a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktives Investment mit Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>