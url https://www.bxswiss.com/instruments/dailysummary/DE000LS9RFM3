--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175f1e8b46314628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4424427b304ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09fe1a6add7a41a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc9cd60fb624100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R491ccb7fcf8f42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09fe1a6add7a41a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9592cbee3f6a4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc9cd60fb624100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>aktives Investment mit Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>