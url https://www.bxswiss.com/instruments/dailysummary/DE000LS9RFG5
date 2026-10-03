--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e42659e4518484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac6bb0ad7a144bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45792ab28d8a48f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf995a6eb4fcd4486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c1b21556ebc4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45792ab28d8a48f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283bf4d9bede46de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf995a6eb4fcd4486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HPINVEST GLOBAL E-COMMERCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>