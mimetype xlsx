--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac6bb0ad7a144bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15cee7534a4e4d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf995a6eb4fcd4486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ab992c3e5d4d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283bf4d9bede46de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf995a6eb4fcd4486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299fbb1f971848f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ab992c3e5d4d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HPINVEST GLOBAL E-COMMERCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>61,620</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,605</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>62,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,364</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>