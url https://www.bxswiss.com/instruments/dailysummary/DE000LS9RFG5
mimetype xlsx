--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc3de444de54d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f7e11ff1164919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbebf684d1f264968"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5801dd61f1b403f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48585ba1b947449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbebf684d1f264968" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3358db8048b4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5801dd61f1b403f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HPINVEST GLOBAL E-COMMERCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>