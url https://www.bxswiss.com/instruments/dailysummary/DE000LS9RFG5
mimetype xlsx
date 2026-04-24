--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f7e11ff1164919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0041389617b4a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5801dd61f1b403f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c16a4b2f8a4be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3358db8048b4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5801dd61f1b403f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34d7634c541c4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c16a4b2f8a4be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HPINVEST GLOBAL E-COMMERCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>56,210</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,959</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>54,967</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>