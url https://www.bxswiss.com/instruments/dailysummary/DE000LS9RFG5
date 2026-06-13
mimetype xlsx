--- v6 (2026-04-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0041389617b4a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ebfaefca96c41d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c16a4b2f8a4be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd1e904284a34c99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34d7634c541c4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c16a4b2f8a4be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1593cd840a04bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd1e904284a34c99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HPINVEST GLOBAL E-COMMERCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>57,021</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,767</x:t>
-[...247 lines deleted...]
-          <x:t>60,315</x:t>
+          <x:t>57,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>