--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ebfaefca96c41d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra09623e980154a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd1e904284a34c99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47047e17503d481c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1593cd840a04bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd1e904284a34c99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ed945cde4f94bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47047e17503d481c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HPINVEST GLOBAL E-COMMERCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>57,103</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>57,970</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,373</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>55,842</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>