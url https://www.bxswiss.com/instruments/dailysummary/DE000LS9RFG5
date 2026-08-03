--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra09623e980154a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674ca892c16b4759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47047e17503d481c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref9dee635ec64ded"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ed945cde4f94bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47047e17503d481c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133a0b7793ed434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref9dee635ec64ded" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HPINVEST GLOBAL E-COMMERCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>57,811</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,234</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,772</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>