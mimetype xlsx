--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674ca892c16b4759" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308b779ddd964e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref9dee635ec64ded"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3320fb7c28e7455a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133a0b7793ed434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref9dee635ec64ded" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3a716887f10404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3320fb7c28e7455a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HPINVEST GLOBAL E-COMMERCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>