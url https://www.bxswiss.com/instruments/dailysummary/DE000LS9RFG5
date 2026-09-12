--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308b779ddd964e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e42659e4518484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3320fb7c28e7455a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45792ab28d8a48f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3a716887f10404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3320fb7c28e7455a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c1b21556ebc4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45792ab28d8a48f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HPINVEST GLOBAL E-COMMERCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RFG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>66,667</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,171</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,709</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>