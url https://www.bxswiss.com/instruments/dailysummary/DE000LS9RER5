--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3337074838848cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda35eb6e2544531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re94877359fa544dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea23011b52b84cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf25aff0e44494635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re94877359fa544dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ba5614f5fc4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea23011b52b84cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Medical Care u. Healthcare</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RER5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>