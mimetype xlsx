--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda35eb6e2544531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45fef054261341c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea23011b52b84cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra37200f35d4d445b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ba5614f5fc4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea23011b52b84cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7b0f912f574912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra37200f35d4d445b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Medical Care u. Healthcare</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RER5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>