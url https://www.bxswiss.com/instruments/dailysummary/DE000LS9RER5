--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b27e929e7f0434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46fa3c48c15f4fcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa67bed700934c9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb309a3407bc4a2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab9a0d92fd554564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa67bed700934c9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd9de953edf24468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb309a3407bc4a2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Medical Care u. Healthcare</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RER5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>