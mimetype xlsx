--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46fa3c48c15f4fcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd424568f0f3b435f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb309a3407bc4a2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f89d3364c5487c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd9de953edf24468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb309a3407bc4a2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e727559af04ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f89d3364c5487c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Medical Care u. Healthcare</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RER5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>78,908</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,946</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>78,203</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>