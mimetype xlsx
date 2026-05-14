--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd424568f0f3b435f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eae259974f44fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f89d3364c5487c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34859c6d727d423e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e727559af04ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f89d3364c5487c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c92a76c0624aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34859c6d727d423e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Medical Care u. Healthcare</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RER5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>