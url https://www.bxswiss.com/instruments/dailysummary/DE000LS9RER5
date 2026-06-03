--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eae259974f44fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a9416b11f34704" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34859c6d727d423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re63b39279920454f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c92a76c0624aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34859c6d727d423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70420e48337b4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re63b39279920454f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Medical Care u. Healthcare</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RER5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>77,827</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,092</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>76,277</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>