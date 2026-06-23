--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a9416b11f34704" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5bfcf337f244119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re63b39279920454f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93871baca8944cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70420e48337b4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re63b39279920454f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c04315c5b74359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93871baca8944cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Medical Care u. Healthcare</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RER5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>77,827</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,092</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>26.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,594</x:t>
-[...53 lines deleted...]
-          <x:t>79,757</x:t>
+          <x:t>78,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,614</x:t>
-[...80 lines deleted...]
-          <x:t>78,457</x:t>
+          <x:t>78,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>