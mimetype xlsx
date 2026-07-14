--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5bfcf337f244119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R157e2f34f5184f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93871baca8944cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b4eb9df32f428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c04315c5b74359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93871baca8944cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R026c883befa640b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b4eb9df32f428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Medical Care u. Healthcare</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RER5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>