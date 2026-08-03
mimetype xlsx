--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R157e2f34f5184f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2b865b9a6f4cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b4eb9df32f428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba3c118817194e99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R026c883befa640b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b4eb9df32f428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ae718fe385d4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba3c118817194e99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Medical Care u. Healthcare</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RER5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>