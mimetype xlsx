--- v12 (2026-08-03)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2b865b9a6f4cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3337074838848cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba3c118817194e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re94877359fa544dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ae718fe385d4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba3c118817194e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf25aff0e44494635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re94877359fa544dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Medical Care u. Healthcare</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RER5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>88,345</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>