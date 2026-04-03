--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea6943c202e4d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6434a1784b54a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d04d3c083b4a4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554bc04cc1564edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1ed543f5a314806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d04d3c083b4a4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra388964c209d40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554bc04cc1564edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit Global Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>124,234</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,673</x:t>
-[...306 lines deleted...]
-          <x:t>123,031</x:t>
+          <x:t>124,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>