--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6434a1784b54a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88423c938794218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554bc04cc1564edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c01e2dec72d428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra388964c209d40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554bc04cc1564edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc994bdf2a64349b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c01e2dec72d428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit Global Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>