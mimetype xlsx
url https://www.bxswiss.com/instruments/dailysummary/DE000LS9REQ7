--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88423c938794218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c025d55de9471f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c01e2dec72d428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f25807f175f4a34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc994bdf2a64349b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c01e2dec72d428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00b63efe81d4473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f25807f175f4a34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit Global Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>124,789</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,662</x:t>
-[...475 lines deleted...]
-          <x:t>124,962</x:t>
+          <x:t>124,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,804</x:t>
-[...53 lines deleted...]
-          <x:t>125,183</x:t>
+          <x:t>124,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>