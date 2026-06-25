--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c025d55de9471f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652af7b7591846a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f25807f175f4a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf430ee7017b4a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00b63efe81d4473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f25807f175f4a34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae2b3646c7146ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf430ee7017b4a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit Global Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>124,409</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,343</x:t>
-[...517 lines deleted...]
-          <x:t>124,567</x:t>
+          <x:t>124,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>