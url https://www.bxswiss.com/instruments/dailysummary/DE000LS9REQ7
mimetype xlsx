--- v8 (2026-06-25)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652af7b7591846a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb3c983d46ac491e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf430ee7017b4a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c92231d39b64882"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae2b3646c7146ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf430ee7017b4a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099ee0b4057541ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c92231d39b64882" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit Global Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,166</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>