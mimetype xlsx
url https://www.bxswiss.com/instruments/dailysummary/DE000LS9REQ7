--- v9 (2026-06-27)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb3c983d46ac491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1a291a76f34038" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c92231d39b64882"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf763b44a64964940"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099ee0b4057541ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c92231d39b64882" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4cdfd00f9047d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf763b44a64964940" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit Global Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,885</x:t>
-[...345 lines deleted...]
-          <x:t>125,456</x:t>
+          <x:t>125,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,023</x:t>
-[...85 lines deleted...]
-          <x:t>125,184</x:t>
+          <x:t>125,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>