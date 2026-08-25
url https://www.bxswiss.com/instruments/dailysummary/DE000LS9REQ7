--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1a291a76f34038" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba32822e05684fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf763b44a64964940"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc45a7bd4cfaa4e8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4cdfd00f9047d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf763b44a64964940" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1a4c2d3e294601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc45a7bd4cfaa4e8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit Global Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>