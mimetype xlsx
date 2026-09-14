--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba32822e05684fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac00ccfbdfa4bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc45a7bd4cfaa4e8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9276d385734ee3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1a4c2d3e294601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc45a7bd4cfaa4e8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d5958b102c4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9276d385734ee3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit Global Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>126,602</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,588</x:t>
-[...151 lines deleted...]
-          <x:t>127,390</x:t>
+          <x:t>127,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,262</x:t>
-[...166 lines deleted...]
-          <x:t>126,889</x:t>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>