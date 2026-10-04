--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac00ccfbdfa4bca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60e4bea9e8848a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9276d385734ee3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12e6d1220be94f81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d5958b102c4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9276d385734ee3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e323075d474983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12e6d1220be94f81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit Global Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>127,390</x:t>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,262</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>127,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,295</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>