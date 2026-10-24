--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60e4bea9e8848a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re52683b160674ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12e6d1220be94f81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aab8f65350949b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e323075d474983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12e6d1220be94f81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb561f8ebdb5844d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aab8f65350949b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit Global Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...311 lines deleted...]
-          <x:t>128,114</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,107</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>