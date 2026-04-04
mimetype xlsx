--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re437d9a2f9104f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b8656a2b9045c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab6e03ad4be408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02204ab8c9904b44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde73ba0612d542f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab6e03ad4be408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6790c750bf3b4fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02204ab8c9904b44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL QUALITY STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>