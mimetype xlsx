--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b8656a2b9045c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05430acd0d8b462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02204ab8c9904b44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fdc018af19746a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6790c750bf3b4fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02204ab8c9904b44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb76ff2947bc4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fdc018af19746a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL QUALITY STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,238</x:t>
@@ -764,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>