--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05430acd0d8b462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12408acb6ec4437d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fdc018af19746a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34d05e6b682404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb76ff2947bc4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fdc018af19746a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790fd25c3d934add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34d05e6b682404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL QUALITY STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>