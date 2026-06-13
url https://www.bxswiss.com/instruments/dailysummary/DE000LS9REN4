--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12408acb6ec4437d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c14a2a149149b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34d05e6b682404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc11e995c89d04ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790fd25c3d934add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34d05e6b682404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d01e1bf6ed745bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc11e995c89d04ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL QUALITY STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>