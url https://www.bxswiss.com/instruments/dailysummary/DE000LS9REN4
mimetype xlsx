--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c14a2a149149b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba0a9cacef043f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc11e995c89d04ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe75b47ebe4f4878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d01e1bf6ed745bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc11e995c89d04ab8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc949dea860824d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe75b47ebe4f4878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL QUALITY STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>126,809</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>