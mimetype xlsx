--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba0a9cacef043f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b09e6134dbf411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe75b47ebe4f4878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62cb729440a64952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc949dea860824d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe75b47ebe4f4878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a95374da4ce4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62cb729440a64952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL QUALITY STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>