--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b09e6134dbf411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5952b5d9edc4aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62cb729440a64952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf7430cad5b4001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a95374da4ce4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62cb729440a64952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5271dd8b5ff84e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf7430cad5b4001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL QUALITY STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,492</x:t>
@@ -737,31 +279,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>