--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5952b5d9edc4aaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72fbde1cb75840ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf7430cad5b4001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38dff609af554c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5271dd8b5ff84e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf7430cad5b4001" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0c8192e100c4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38dff609af554c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GLOBAL QUALITY STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,375 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -684,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>