--- v1 (2026-01-11)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b7dfe3a0a5c430f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc349d68f144c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb75daba46f224e1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944e041d43244e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4fb4cff314f412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb75daba46f224e1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5237cfab454b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944e041d43244e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versorgung und Entsorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>107,968</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>