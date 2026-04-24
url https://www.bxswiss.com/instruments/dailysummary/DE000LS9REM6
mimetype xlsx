--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc349d68f144c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e50a03b2a0437d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944e041d43244e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37af929204574292"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5237cfab454b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944e041d43244e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8dcd1721a514353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37af929204574292" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versorgung und Entsorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>