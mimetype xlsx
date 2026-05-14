--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e50a03b2a0437d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7442c77ec2d74e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37af929204574292"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R935878a762ba4529"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8dcd1721a514353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37af929204574292" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf1a688fba44ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R935878a762ba4529" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versorgung und Entsorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>