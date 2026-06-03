--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7442c77ec2d74e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8885f6441b1445aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R935878a762ba4529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ffdc4c0de4f4450"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf1a688fba44ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R935878a762ba4529" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0141a727397e4a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ffdc4c0de4f4450" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versorgung und Entsorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>