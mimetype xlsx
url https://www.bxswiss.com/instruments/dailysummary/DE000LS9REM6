--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8885f6441b1445aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4649a05510694eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ffdc4c0de4f4450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab96ddccc504dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0141a727397e4a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ffdc4c0de4f4450" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b59b23760564c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab96ddccc504dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versorgung und Entsorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>