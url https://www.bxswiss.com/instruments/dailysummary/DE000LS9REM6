--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4649a05510694eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8913f409a6646c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab96ddccc504dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f7ebb147c6a466c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b59b23760564c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab96ddccc504dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra19ab5da3ad54b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f7ebb147c6a466c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versorgung und Entsorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>