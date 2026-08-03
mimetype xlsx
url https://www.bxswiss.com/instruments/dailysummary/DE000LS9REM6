--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8913f409a6646c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76adc9f75d17476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f7ebb147c6a466c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf6ea56cb5542fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra19ab5da3ad54b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f7ebb147c6a466c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae21ea3a2644178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf6ea56cb5542fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versorgung und Entsorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>