--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76adc9f75d17476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5220c0e6f15b4a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf6ea56cb5542fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3197d779f97244ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae21ea3a2644178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf6ea56cb5542fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73685ccf6074fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3197d779f97244ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versorgung und Entsorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>109,373</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,787</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>108,083</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>104,653</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>