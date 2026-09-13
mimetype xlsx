--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5220c0e6f15b4a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c48b05c587b454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3197d779f97244ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb44ee29d70ed4dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73685ccf6074fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3197d779f97244ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7fde7041bd4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb44ee29d70ed4dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versorgung und Entsorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>