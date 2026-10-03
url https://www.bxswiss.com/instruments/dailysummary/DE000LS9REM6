--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c48b05c587b454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5317f3c2c86c4094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb44ee29d70ed4dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba78058370f41a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7fde7041bd4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb44ee29d70ed4dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6ad98025a743cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba78058370f41a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versorgung und Entsorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>108,897</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,804</x:t>
-[...490 lines deleted...]
-          <x:t>108,092</x:t>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>