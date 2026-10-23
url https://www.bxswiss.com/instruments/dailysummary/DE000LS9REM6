--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5317f3c2c86c4094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996dbd0e761745b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba78058370f41a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R425d3d7c33794677"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6ad98025a743cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba78058370f41a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68701b38c9d646a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R425d3d7c33794677" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versorgung und Entsorgung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>