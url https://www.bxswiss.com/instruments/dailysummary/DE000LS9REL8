--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f29871dc244bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52df6e2f5c6b436f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4676690bb8fd4468"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd95a835e794e78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra826457bfa494351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4676690bb8fd4468" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ea7c6100b984be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd95a835e794e78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nasdaq Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>