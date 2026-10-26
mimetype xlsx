--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52df6e2f5c6b436f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db9a23136fc4588" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd95a835e794e78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c73be05bfa4d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ea7c6100b984be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd95a835e794e78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7881cf1ff2ba4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c73be05bfa4d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nasdaq Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>