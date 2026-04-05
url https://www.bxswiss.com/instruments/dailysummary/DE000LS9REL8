--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92466850f8734984" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff5dd24e3ba4ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc24445071ac4c03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R473362c6a79a46f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebceef6911784af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc24445071ac4c03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8378f4eaaa8b4b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R473362c6a79a46f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nasdaq Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,888</x:t>
-[...387 lines deleted...]
-          <x:t>136,092</x:t>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>