--- v7 (2026-04-05)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff5dd24e3ba4ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5d4c1d8a314279" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R473362c6a79a46f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R346797dc995d4d81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8378f4eaaa8b4b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R473362c6a79a46f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb6548b660684276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R346797dc995d4d81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nasdaq Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>143,476</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>