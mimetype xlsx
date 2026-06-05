--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5d4c1d8a314279" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0e41e8c7b24435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R346797dc995d4d81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666528bdfbfe48a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb6548b660684276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R346797dc995d4d81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2905d9adf0a74c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666528bdfbfe48a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nasdaq Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>