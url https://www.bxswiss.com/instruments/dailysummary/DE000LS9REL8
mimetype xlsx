--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0e41e8c7b24435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae9c0333fd8451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666528bdfbfe48a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4b3c4c64434628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2905d9adf0a74c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666528bdfbfe48a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd927444cee184bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4b3c4c64434628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nasdaq Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>