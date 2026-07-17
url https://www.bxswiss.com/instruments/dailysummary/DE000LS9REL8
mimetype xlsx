--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae9c0333fd8451b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f36fa2693c04005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4b3c4c64434628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R351d8948b55e4e77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd927444cee184bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4b3c4c64434628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53393fd8a25b43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R351d8948b55e4e77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nasdaq Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>