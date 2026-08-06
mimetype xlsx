--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f36fa2693c04005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a64cc9572734fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R351d8948b55e4e77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R001081386eef49f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53393fd8a25b43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R351d8948b55e4e77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R782f1eda8bba47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R001081386eef49f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nasdaq Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>