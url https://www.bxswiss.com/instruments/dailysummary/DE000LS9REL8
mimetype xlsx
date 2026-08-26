--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a64cc9572734fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8369b86f09b643ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R001081386eef49f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85eed4fcbb7e480d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R782f1eda8bba47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R001081386eef49f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a6e05b64f24243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85eed4fcbb7e480d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nasdaq Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>