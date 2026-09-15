--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8369b86f09b643ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f29871dc244bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85eed4fcbb7e480d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4676690bb8fd4468"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a6e05b64f24243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85eed4fcbb7e480d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra826457bfa494351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4676690bb8fd4468" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nasdaq Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>