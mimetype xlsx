--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf992be6134554fc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ff72c218fa4530" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R675f9ab7bee54b68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62cb70a65644f1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28b97aa4bb4438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R675f9ab7bee54b68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6e751de21954cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62cb70a65644f1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Investment Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>69,531</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>