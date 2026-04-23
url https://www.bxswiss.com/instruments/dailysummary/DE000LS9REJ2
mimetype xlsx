--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ff72c218fa4530" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f5a8f936f346c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62cb70a65644f1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec9de62388254de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6e751de21954cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62cb70a65644f1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de8975420324621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec9de62388254de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Investment Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>