--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f5a8f936f346c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2838fd9b1040a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec9de62388254de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3c3f2b157c41b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de8975420324621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec9de62388254de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba663a8c9c4d4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3c3f2b157c41b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Investment Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>