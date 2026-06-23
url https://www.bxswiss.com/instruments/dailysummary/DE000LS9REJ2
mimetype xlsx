--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2838fd9b1040a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde9827a189e24da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3c3f2b157c41b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c83370c8baa4a9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba663a8c9c4d4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3c3f2b157c41b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d55069dca14fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c83370c8baa4a9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Investment Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>76,745</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>