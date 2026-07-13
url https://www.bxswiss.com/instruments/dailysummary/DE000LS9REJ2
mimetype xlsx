--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde9827a189e24da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5709fa6798b241f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c83370c8baa4a9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04447b6b9efd45d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d55069dca14fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c83370c8baa4a9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb67900b31dd5416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04447b6b9efd45d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Investment Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>