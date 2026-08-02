--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5709fa6798b241f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc0fd476c7f4324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04447b6b9efd45d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b4f0c3a87304026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb67900b31dd5416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04447b6b9efd45d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7af836b18f4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b4f0c3a87304026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Investment Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>81,638</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,099</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,947</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>