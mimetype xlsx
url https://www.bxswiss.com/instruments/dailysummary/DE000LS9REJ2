--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc0fd476c7f4324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c60e3f51124730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b4f0c3a87304026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01fdcad93445480b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7af836b18f4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b4f0c3a87304026" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ac6dcea4c549e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01fdcad93445480b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Investment Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>