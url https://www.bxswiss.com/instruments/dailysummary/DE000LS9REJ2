--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c60e3f51124730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c65480b716d4139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01fdcad93445480b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a8be7f25f544223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ac6dcea4c549e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01fdcad93445480b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc059269c7248ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a8be7f25f544223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Investment Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>