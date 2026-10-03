--- v10 (2026-09-11)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c65480b716d4139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044c3f5f066c4db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a8be7f25f544223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10f5fc8f4ebd43ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc059269c7248ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a8be7f25f544223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615a7b2cf05c4445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10f5fc8f4ebd43ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Investment Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>