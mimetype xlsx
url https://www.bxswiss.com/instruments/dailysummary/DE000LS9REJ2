--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044c3f5f066c4db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc26c5eb5ad43fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10f5fc8f4ebd43ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1dc56c3665946c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615a7b2cf05c4445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10f5fc8f4ebd43ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra142332851644d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1dc56c3665946c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Investment Ideas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>74,482</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,193</x:t>
-[...60 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>73,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,519</x:t>
-[...414 lines deleted...]
-          <x:t>74,307</x:t>
+          <x:t>72,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>