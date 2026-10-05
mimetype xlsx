--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88f63f2231849d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72570cb895994654" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5fb815ba524eef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73e4f741308f458f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee510c671fe4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5fb815ba524eef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca2e1b57f7344ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73e4f741308f458f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technische Fundamentalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>