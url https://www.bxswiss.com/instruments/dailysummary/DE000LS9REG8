--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72570cb895994654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2bce1cd3ab454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73e4f741308f458f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc35ef6e23a24ad2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca2e1b57f7344ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73e4f741308f458f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2df37ead5304a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc35ef6e23a24ad2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technische Fundamentalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>