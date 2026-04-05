--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47737a6611b34fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R925905370fe4487f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84579fb0ab944fb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1175685d65d4da6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e1b2100930416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84579fb0ab944fb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f44db4b4304d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1175685d65d4da6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technische Fundamentalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>