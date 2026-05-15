--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R925905370fe4487f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3eb9252fd164594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1175685d65d4da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d2878b612f430c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f44db4b4304d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1175685d65d4da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53dbbe6818e4bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d2878b612f430c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technische Fundamentalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>164,802</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>