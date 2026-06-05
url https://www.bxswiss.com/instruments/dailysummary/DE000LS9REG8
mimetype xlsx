--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3eb9252fd164594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee9e958e5c54264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d2878b612f430c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b029c663a3e41e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53dbbe6818e4bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d2878b612f430c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf628a09ae048451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b029c663a3e41e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technische Fundamentalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>