--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee9e958e5c54264" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d73c5452ed4bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b029c663a3e41e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9effed37f2d4d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf628a09ae048451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b029c663a3e41e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ad3344d78946f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9effed37f2d4d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technische Fundamentalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>