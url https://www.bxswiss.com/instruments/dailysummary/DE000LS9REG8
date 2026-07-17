--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d73c5452ed4bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc7ef127d4a5496e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9effed37f2d4d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e2253aba2546c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ad3344d78946f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9effed37f2d4d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b528d421acb452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e2253aba2546c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technische Fundamentalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>