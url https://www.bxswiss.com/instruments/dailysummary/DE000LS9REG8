--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc7ef127d4a5496e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe23d9c7da1b4949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e2253aba2546c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d5aba543c14757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b528d421acb452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e2253aba2546c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3127e9556acb495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d5aba543c14757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technische Fundamentalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>