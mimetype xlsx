--- v11 (2026-08-06)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe23d9c7da1b4949" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88f63f2231849d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d5aba543c14757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5fb815ba524eef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3127e9556acb495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d5aba543c14757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee510c671fe4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5fb815ba524eef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technische Fundamentalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>196,008</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,260</x:t>
-[...507 lines deleted...]
-          <x:t>200,860</x:t>
+          <x:t>197,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,839</x:t>
-[...26 lines deleted...]
-          <x:t>199,148</x:t>
+          <x:t>197,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>