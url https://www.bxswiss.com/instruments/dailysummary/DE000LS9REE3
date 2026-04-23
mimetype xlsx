--- v3 (2026-02-21)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0080e04822c84de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9f35494444412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5994d39fea14795"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R298be75dd1a34425"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd21678da42204e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5994d39fea14795" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb24be57af58c4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R298be75dd1a34425" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuMont Alphabet-US Market </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...436 lines deleted...]
-          <x:t>137,026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,808</x:t>
-[...193 lines deleted...]
-          <x:t>138,904</x:t>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>