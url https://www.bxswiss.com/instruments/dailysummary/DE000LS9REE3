--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9f35494444412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680edcf47ce84d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R298be75dd1a34425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R573638b92cd94286"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb24be57af58c4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R298be75dd1a34425" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R688f30154e224883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R573638b92cd94286" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuMont Alphabet-US Market </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>