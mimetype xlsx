--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680edcf47ce84d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89fc44d64a94fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R573638b92cd94286"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21aa408c58f94154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R688f30154e224883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R573638b92cd94286" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95b5ba38e7134b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21aa408c58f94154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuMont Alphabet-US Market </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>