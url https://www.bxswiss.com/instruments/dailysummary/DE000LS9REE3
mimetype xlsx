--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89fc44d64a94fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b381b59f854c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21aa408c58f94154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa505a0e23684038"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95b5ba38e7134b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21aa408c58f94154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61c1a8b515ad44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa505a0e23684038" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuMont Alphabet-US Market </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>