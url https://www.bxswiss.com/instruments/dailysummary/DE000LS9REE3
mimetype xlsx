--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b381b59f854c84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4ad6402fcb4ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa505a0e23684038"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f42723f0bc64388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61c1a8b515ad44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa505a0e23684038" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a70e67e2af4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f42723f0bc64388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuMont Alphabet-US Market </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>