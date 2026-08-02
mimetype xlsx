--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4ad6402fcb4ee6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6551103d44444b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f42723f0bc64388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21dd2bbe27e4634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a70e67e2af4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f42723f0bc64388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b85fa614534f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21dd2bbe27e4634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuMont Alphabet-US Market </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>