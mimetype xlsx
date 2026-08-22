--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6551103d44444b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racab21c89b9f4a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21dd2bbe27e4634"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re280cb841ecd440a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b85fa614534f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21dd2bbe27e4634" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70aa67788a554fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re280cb841ecd440a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuMont Alphabet-US Market </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>150,782</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,426</x:t>
-[...436 lines deleted...]
-          <x:t>150,413</x:t>
+          <x:t>151,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>