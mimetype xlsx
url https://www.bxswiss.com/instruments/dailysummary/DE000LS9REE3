--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racab21c89b9f4a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc30fb2c7c2b34be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re280cb841ecd440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc691687be6d14eec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70aa67788a554fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re280cb841ecd440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R950c6ccf803c4727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc691687be6d14eec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuMont Alphabet-US Market </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>