--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc30fb2c7c2b34be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0952276972466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc691687be6d14eec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a1a379493741f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R950c6ccf803c4727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc691687be6d14eec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb7bdec39154e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a1a379493741f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuMont Alphabet-US Market </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>