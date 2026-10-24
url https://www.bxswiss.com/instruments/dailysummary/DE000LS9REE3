--- v12 (2026-10-02)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0952276972466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806773d7613a4918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a1a379493741f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc407a5cdc78f4250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb7bdec39154e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a1a379493741f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf6663d9d15f43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc407a5cdc78f4250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuMont Alphabet-US Market </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,210</x:t>
-[...279 lines deleted...]
-          <x:t>153,025</x:t>
+          <x:t>153,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>