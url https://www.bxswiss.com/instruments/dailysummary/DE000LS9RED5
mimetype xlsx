--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad9141a6403844e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2b39f2c5cf4e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45d9da606f6b402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf172c833b8794bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2be1bd2b1401432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45d9da606f6b402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra509579ae4ce42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf172c833b8794bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HighGrowthInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RED5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>97,416</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>