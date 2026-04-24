--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2b39f2c5cf4e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red1bd4f4bc2a45bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf172c833b8794bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb51c40f7adb7449e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra509579ae4ce42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf172c833b8794bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91f664765b843d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb51c40f7adb7449e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HighGrowthInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RED5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>