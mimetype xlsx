--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red1bd4f4bc2a45bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b6daba9eef4977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb51c40f7adb7449e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8197cb56f0f4f2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91f664765b843d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb51c40f7adb7449e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4fc44228b042da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8197cb56f0f4f2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HighGrowthInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RED5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>