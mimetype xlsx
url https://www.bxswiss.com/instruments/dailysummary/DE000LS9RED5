--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b6daba9eef4977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ecfaa3201cc41fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8197cb56f0f4f2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc47fc043974f489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4fc44228b042da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8197cb56f0f4f2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29e80db05471485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc47fc043974f489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HighGrowthInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RED5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>