--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ecfaa3201cc41fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d376e88da13402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc47fc043974f489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a381bcfcb74c16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29e80db05471485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc47fc043974f489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9702c1e17b649aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a381bcfcb74c16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HighGrowthInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RED5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>112,820</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,717</x:t>
-[...11 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,819</x:t>
-[...48 lines deleted...]
-          <x:t>113,047</x:t>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,833</x:t>
-[...166 lines deleted...]
-          <x:t>119,261</x:t>
+          <x:t>113,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>