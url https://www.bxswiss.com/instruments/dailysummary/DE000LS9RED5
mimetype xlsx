--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d376e88da13402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a18f118d2304af1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a381bcfcb74c16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5c399cb4ea4a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9702c1e17b649aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a381bcfcb74c16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a11bb90a29b493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5c399cb4ea4a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HighGrowthInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RED5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>113,047</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,833</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>113,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>