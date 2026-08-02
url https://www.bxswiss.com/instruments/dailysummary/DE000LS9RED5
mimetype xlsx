--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a18f118d2304af1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4499afe0e1d54e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5c399cb4ea4a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R451ae3c61d1d42fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a11bb90a29b493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5c399cb4ea4a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d55d027bc634a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R451ae3c61d1d42fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HighGrowthInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RED5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>