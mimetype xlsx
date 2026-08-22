--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4499afe0e1d54e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd29b686d10fc4ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R451ae3c61d1d42fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c299d9203e4f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d55d027bc634a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R451ae3c61d1d42fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a02706b4714659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c299d9203e4f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HighGrowthInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RED5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>