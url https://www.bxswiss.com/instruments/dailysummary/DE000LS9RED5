--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd29b686d10fc4ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5afb4035a744dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c299d9203e4f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70188c3340374ec9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a02706b4714659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c299d9203e4f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5b33be21ce4477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70188c3340374ec9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HighGrowthInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RED5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>