--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5afb4035a744dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2ddcd7f23af4d0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70188c3340374ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3a033221e4e453a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5b33be21ce4477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70188c3340374ec9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd56ebc99e74349f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3a033221e4e453a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HighGrowthInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RED5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>