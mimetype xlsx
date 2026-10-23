--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2ddcd7f23af4d0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3832c54e035e4b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3a033221e4e453a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea9ef58b0a64b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd56ebc99e74349f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3a033221e4e453a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R047b639e48204bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea9ef58b0a64b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HighGrowthInvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RED5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>