--- v12 (2026-08-22)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R676df851520a4fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73722853ca584e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b50a79774bd4ccf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16f96cd6b6e44e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d12e917990c4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b50a79774bd4ccf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R649e60bb62da4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16f96cd6b6e44e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Medizintechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>63,199</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>