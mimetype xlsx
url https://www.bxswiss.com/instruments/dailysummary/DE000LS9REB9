--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73722853ca584e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3caa19189445ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16f96cd6b6e44e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e1921a6d054ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R649e60bb62da4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16f96cd6b6e44e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8224f84ba5642be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e1921a6d054ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Medizintechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>