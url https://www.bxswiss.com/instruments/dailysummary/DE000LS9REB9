--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b6466d251f4654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941ad57a066e4c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdead37d38c4448e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb43959c3dfde4d11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99703ceefaab4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdead37d38c4448e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc774767ad5094c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb43959c3dfde4d11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Medizintechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>