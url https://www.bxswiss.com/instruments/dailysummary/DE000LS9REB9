--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941ad57a066e4c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7eb782dff048dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb43959c3dfde4d11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342da04b9edb486c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc774767ad5094c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb43959c3dfde4d11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6627de7527674cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342da04b9edb486c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Medizintechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>49,535</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,653</x:t>
-[...232 lines deleted...]
-          <x:t>48,975</x:t>
+          <x:t>48,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,678</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>50,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>