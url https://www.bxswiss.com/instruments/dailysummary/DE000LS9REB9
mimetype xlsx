--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7eb782dff048dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re555be8f648f46f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342da04b9edb486c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raace7f17235f4eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6627de7527674cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342da04b9edb486c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re39319cd89444a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raace7f17235f4eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Medizintechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>