--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re555be8f648f46f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99ecb0088dd4602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raace7f17235f4eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc412fb17c4854d35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re39319cd89444a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raace7f17235f4eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5032e4cb3c694359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc412fb17c4854d35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Medizintechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>