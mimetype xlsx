--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99ecb0088dd4602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeb2a16820204ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc412fb17c4854d35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1fd346a36f74ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5032e4cb3c694359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc412fb17c4854d35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca01fcd445ec46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1fd346a36f74ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Medizintechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>