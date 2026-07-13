--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeb2a16820204ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf1a66fffba483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1fd346a36f74ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c04bb67ccee44cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca01fcd445ec46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1fd346a36f74ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8d9df5aeb546a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c04bb67ccee44cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Medizintechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>