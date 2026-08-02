--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf1a66fffba483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5dd5ccb28a4fc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c04bb67ccee44cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R888a34e397974536"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8d9df5aeb546a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c04bb67ccee44cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80b7afe72654c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R888a34e397974536" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Medizintechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>