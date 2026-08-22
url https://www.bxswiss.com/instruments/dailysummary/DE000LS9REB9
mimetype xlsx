--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5dd5ccb28a4fc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R676df851520a4fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R888a34e397974536"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b50a79774bd4ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80b7afe72654c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R888a34e397974536" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d12e917990c4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b50a79774bd4ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltige Medizintechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>