--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaef80e183a549dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe83b628e35a4174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41b66a058c3146e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd382d786ad4ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88cf9dac0fa48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41b66a058c3146e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af8fac3898b43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd382d786ad4ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,302</x:t>
-[...549 lines deleted...]
-          <x:t>80,850</x:t>
+          <x:t>81,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>