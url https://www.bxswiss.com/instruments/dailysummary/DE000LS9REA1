--- v4 (2026-04-05)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe83b628e35a4174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9271bc669cb14cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd382d786ad4ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dfde91b29e54ccc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af8fac3898b43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd382d786ad4ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3be46ed62dd48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dfde91b29e54ccc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>