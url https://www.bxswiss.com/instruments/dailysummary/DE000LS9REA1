--- v5 (2026-04-27)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9271bc669cb14cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fdfdd7a8ea54381" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dfde91b29e54ccc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf8d381120fb4db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3be46ed62dd48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dfde91b29e54ccc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32275216648b46f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf8d381120fb4db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>