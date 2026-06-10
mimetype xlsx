--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fdfdd7a8ea54381" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4363ad804386475f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf8d381120fb4db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86ec037e0f84b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32275216648b46f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf8d381120fb4db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea2dfb6f1004477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86ec037e0f84b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>