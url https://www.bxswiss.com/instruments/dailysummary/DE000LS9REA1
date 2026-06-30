--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4363ad804386475f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992f7975d1984146" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86ec037e0f84b37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2527fac09ecc44c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea2dfb6f1004477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86ec037e0f84b37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ddbbdd8afaf45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2527fac09ecc44c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,410</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>95,114</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>95,114</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>