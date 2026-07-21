--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992f7975d1984146" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa259a19788460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2527fac09ecc44c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb61b688b7774441"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ddbbdd8afaf45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2527fac09ecc44c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb3326ac97c34a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb61b688b7774441" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>