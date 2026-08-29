--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa259a19788460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2cda71bbf41419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb61b688b7774441"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fbde3207af84b3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb3326ac97c34a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb61b688b7774441" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb908c64a3ef1410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fbde3207af84b3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>91,798</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>