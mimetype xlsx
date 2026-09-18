--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2cda71bbf41419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d58368837fc48f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fbde3207af84b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R373a8416c4164e21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb908c64a3ef1410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fbde3207af84b3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7145c4eebf74809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R373a8416c4164e21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>89,357</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,206</x:t>
-[...431 lines deleted...]
-          <x:t>87,228</x:t>
+          <x:t>86,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>