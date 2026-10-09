--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d58368837fc48f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119310b476064417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R373a8416c4164e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b0ff6d49174dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7145c4eebf74809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R373a8416c4164e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf39678e7c34978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b0ff6d49174dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,930</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>85,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,952</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>