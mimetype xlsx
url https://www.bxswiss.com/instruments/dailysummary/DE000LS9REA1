--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119310b476064417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123dd37e617b4b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b0ff6d49174dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R686b702be8df4963"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf39678e7c34978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b0ff6d49174dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5bad626f2f46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R686b702be8df4963" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9REA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>