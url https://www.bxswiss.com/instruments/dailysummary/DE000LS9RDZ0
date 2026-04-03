--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3d7ff47f784c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1180551a579641af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c6a21928b6543f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c311aca852042d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R742f1bc30dca43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c6a21928b6543f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81b071aed1944dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c311aca852042d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dekarbonisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,633 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...90 lines deleted...]
-          <x:t>80,256</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,254</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>72,778</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>