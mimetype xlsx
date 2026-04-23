--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1180551a579641af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d407e9f58684a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c311aca852042d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10296e0958f74d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81b071aed1944dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c311aca852042d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a8d2bb0cd4b4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10296e0958f74d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dekarbonisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,633 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...342 lines deleted...]
-          <x:t>78,639</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,759</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>82,728</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,311</x:t>
-[...31 lines deleted...]
-          <x:t>82,454</x:t>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>