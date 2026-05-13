--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d407e9f58684a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab0381193e34d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10296e0958f74d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bbb660983d94366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a8d2bb0cd4b4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10296e0958f74d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403fc21d48654c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bbb660983d94366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dekarbonisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>82,728</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,311</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>81,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,736</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>82,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,660</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>