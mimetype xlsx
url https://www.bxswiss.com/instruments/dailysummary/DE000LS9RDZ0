--- v6 (2026-05-13)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab0381193e34d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2d6e7e1e0f411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bbb660983d94366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6090085d5e4cb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403fc21d48654c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bbb660983d94366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9834ef29ac7d4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6090085d5e4cb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dekarbonisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>79,789</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,157</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>81,064</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>