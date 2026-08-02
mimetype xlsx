--- v7 (2026-06-22)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2d6e7e1e0f411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5951d175f0314b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6090085d5e4cb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9394a4e34ac4077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9834ef29ac7d4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6090085d5e4cb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc5ca4d530f497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9394a4e34ac4077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dekarbonisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>80,608</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>