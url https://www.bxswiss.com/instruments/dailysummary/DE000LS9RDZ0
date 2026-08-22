--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5951d175f0314b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742398b94e3141b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9394a4e34ac4077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab2e9debc504e89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc5ca4d530f497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9394a4e34ac4077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e41357cd3554d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab2e9debc504e89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dekarbonisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>77,386</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,814</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>75,722</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>