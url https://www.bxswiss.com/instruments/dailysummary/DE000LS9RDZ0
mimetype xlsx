--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742398b94e3141b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf775975b4a4b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab2e9debc504e89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517dcb8cf55849e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e41357cd3554d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab2e9debc504e89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12197fba5db04f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517dcb8cf55849e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dekarbonisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>78,757</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,689</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>80,861</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>