--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf775975b4a4b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2431df8c13224d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517dcb8cf55849e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61cc812f24f4fc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12197fba5db04f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517dcb8cf55849e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra12663f1500842ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61cc812f24f4fc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dekarbonisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>78,817</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,686</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>80,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,909</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>