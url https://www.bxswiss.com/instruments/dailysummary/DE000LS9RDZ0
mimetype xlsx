--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2431df8c13224d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra786d7e2a661412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61cc812f24f4fc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9ad16ba28646ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra12663f1500842ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61cc812f24f4fc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffee32ae6f78496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9ad16ba28646ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dekarbonisierung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>