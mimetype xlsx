--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra34ef2098b694f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34cd194cae441b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae34ed265dad4274"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb34cb6df9e46ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R957275750fb9461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae34ed265dad4274" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30536323dc6b4be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb34cb6df9e46ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>72,634</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,514</x:t>
-[...21 lines deleted...]
-          <x:t>72,502</x:t>
+          <x:t>72,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,803</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>71,778</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>