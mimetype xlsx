--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34cd194cae441b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra251c42a1b434e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb34cb6df9e46ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b45b5cc2ce450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30536323dc6b4be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb34cb6df9e46ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae2b03d803b4ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b45b5cc2ce450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>