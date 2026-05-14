--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra251c42a1b434e9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2795b32b2614ce1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b45b5cc2ce450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6924226f0844ff9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae2b03d803b4ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b45b5cc2ce450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2038221890e468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6924226f0844ff9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>72,768</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,679</x:t>
-[...458 lines deleted...]
-          <x:t>72,725</x:t>
+          <x:t>72,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...19 lines deleted...]
-          <x:t>72,813</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>