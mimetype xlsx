--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2795b32b2614ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f638838b9d4b8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6924226f0844ff9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd748dac4728439e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2038221890e468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6924226f0844ff9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a6c7f9fa334ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd748dac4728439e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>72,737</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,761</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>72,701</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>