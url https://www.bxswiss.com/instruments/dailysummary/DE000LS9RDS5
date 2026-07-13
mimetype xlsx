--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f638838b9d4b8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e47f6824cfa46b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd748dac4728439e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef7ad8d816a4315"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a6c7f9fa334ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd748dac4728439e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb904db42ff0c4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef7ad8d816a4315" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>72,658</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,742</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>73,279</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>