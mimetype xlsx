--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e47f6824cfa46b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0de276a9654aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef7ad8d816a4315"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b8b8cc167b74cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb904db42ff0c4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef7ad8d816a4315" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R402cfc3aeb7c4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b8b8cc167b74cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>72,981</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>72,974</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,066</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>73,062</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>