--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0de276a9654aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8e38ecf22c4d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b8b8cc167b74cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ab9b607fb544e02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R402cfc3aeb7c4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b8b8cc167b74cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b7de5a08e814dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ab9b607fb544e02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>