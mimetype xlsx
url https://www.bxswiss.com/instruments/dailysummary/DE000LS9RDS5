--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8e38ecf22c4d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500f69c58a56413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ab9b607fb544e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df0e93b2bdd4297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b7de5a08e814dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ab9b607fb544e02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a994e5e27044ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df0e93b2bdd4297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>73,994</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,093</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>74,399</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>74,047</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>