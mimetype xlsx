--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500f69c58a56413f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8647b7cc80384374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df0e93b2bdd4297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6729ba0f8c594286"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a994e5e27044ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df0e93b2bdd4297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47650c9e19c94613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6729ba0f8c594286" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>74,399</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>74,279</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,254</x:t>
-[...323 lines deleted...]
-          <x:t>74,865</x:t>
+          <x:t>74,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>