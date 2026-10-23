--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8647b7cc80384374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8b7af192b6c4a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6729ba0f8c594286"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c8240d18d574f64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47650c9e19c94613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6729ba0f8c594286" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9102ba1634084e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c8240d18d574f64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig erneuerbare Energien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>