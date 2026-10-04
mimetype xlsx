--- v13 (2026-08-24)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc64fc6771494a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca8cba5a15ec42c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a002acfb9b478a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc85c95394bd74cf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R756f7652e82c4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a002acfb9b478a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9211edca7dd4a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc85c95394bd74cf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CLEANTECH Saubere Energie Umwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>75,004</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>