--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca8cba5a15ec42c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b33906c8baf4dcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc85c95394bd74cf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf175b00acbd64644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9211edca7dd4a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc85c95394bd74cf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e30118105e8456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf175b00acbd64644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CLEANTECH Saubere Energie Umwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>