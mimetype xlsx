--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc93d7cfcd55144f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eba24a43d5d4a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7a39cb000ae4043"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388e85cf042f4e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce3e5a2468d24d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7a39cb000ae4043" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4917f4bdfe574c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388e85cf042f4e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CLEANTECH Saubere Energie Umwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>74,916</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,749</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>74,907</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>74,911</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,979</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>74,757</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>