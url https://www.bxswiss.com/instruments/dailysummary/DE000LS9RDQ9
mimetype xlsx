--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eba24a43d5d4a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34d9d1a724b4297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388e85cf042f4e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57742f04224498b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4917f4bdfe574c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388e85cf042f4e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354e1f0545aa43a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57742f04224498b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CLEANTECH Saubere Energie Umwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>