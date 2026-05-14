--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34d9d1a724b4297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc7aa2e75284b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57742f04224498b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5701f1aed0e4ce6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354e1f0545aa43a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57742f04224498b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29c89e36b084568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5701f1aed0e4ce6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CLEANTECH Saubere Energie Umwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>