--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc7aa2e75284b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R827598a86e3e45dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5701f1aed0e4ce6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae78ef4fd0d4f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29c89e36b084568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5701f1aed0e4ce6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb4299322a943ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae78ef4fd0d4f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CLEANTECH Saubere Energie Umwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,777</x:t>
-[...151 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,026</x:t>
-[...139 lines deleted...]
-          <x:t>78,257</x:t>
+          <x:t>77,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,669</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>77,762</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>