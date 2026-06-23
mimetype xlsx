--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R827598a86e3e45dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2de76db466d4fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae78ef4fd0d4f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9500d7b311874302"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb4299322a943ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae78ef4fd0d4f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e3bd4267e1449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9500d7b311874302" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CLEANTECH Saubere Energie Umwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>78,257</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,669</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>77,762</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,249</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>78,939</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,939</x:t>
-[...134 lines deleted...]
-          <x:t>78,410</x:t>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>