--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2de76db466d4fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d8a31fc94449de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9500d7b311874302"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101e2328f3ac48a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e3bd4267e1449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9500d7b311874302" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea3f0958abe417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101e2328f3ac48a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CLEANTECH Saubere Energie Umwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>