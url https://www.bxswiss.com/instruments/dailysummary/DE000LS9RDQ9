--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d8a31fc94449de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f4cd698a8274f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101e2328f3ac48a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e86e8f73fe417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea3f0958abe417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101e2328f3ac48a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9183ce90017c434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e86e8f73fe417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CLEANTECH Saubere Energie Umwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,678</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>74,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,735</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>