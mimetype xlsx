--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f4cd698a8274f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc64fc6771494a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e86e8f73fe417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a002acfb9b478a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9183ce90017c434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e86e8f73fe417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R756f7652e82c4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a002acfb9b478a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CLEANTECH Saubere Energie Umwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,004</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>73,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>