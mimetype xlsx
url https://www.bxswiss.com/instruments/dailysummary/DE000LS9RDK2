--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c0d457e29f4800" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528e7b4bc41b45c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b7c7ceb64d64dd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb154670e40f54d19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad8190b203649ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b7c7ceb64d64dd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6510ce444e9d4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb154670e40f54d19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleitertechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>698,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>681,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>690,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>693,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>