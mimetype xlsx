--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528e7b4bc41b45c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4416dc767ddd43d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb154670e40f54d19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c630067b73c4e30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6510ce444e9d4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb154670e40f54d19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b481d3ec26e4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c630067b73c4e30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleitertechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>682,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>673,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>724,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>725,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>708,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>714,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>