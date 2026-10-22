--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4416dc767ddd43d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb509f4fa391049e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c630067b73c4e30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaaba3b7e2004fa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b481d3ec26e4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c630067b73c4e30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9382e78ee9ef4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaaba3b7e2004fa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleitertechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>766,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>784,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>765,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>783,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>827,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>827,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>797,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>805,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>