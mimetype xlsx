--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra054f47faf054711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8115284dcc2d413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b57e47d96fe4aea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5446bf28416d459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b42cd87a8564bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b57e47d96fe4aea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fc8a3f32b94b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5446bf28416d459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleitertechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>437,814</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>