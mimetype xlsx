--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8115284dcc2d413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17174ffe99c24c8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5446bf28416d459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra812c34b14b44074"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fc8a3f32b94b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5446bf28416d459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d2ddc5dbe884dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra812c34b14b44074" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleitertechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>