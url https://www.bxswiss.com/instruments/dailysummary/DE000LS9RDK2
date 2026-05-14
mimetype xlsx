--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17174ffe99c24c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48defaa81cb549d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra812c34b14b44074"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390e84bd30cc4791"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d2ddc5dbe884dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra812c34b14b44074" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5606fc9155b34474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390e84bd30cc4791" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleitertechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>