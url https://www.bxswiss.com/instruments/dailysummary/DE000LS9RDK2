--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48defaa81cb549d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d43db860964e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390e84bd30cc4791"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e15c0db0864019"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5606fc9155b34474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390e84bd30cc4791" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e6f817a7b14491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e15c0db0864019" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleitertechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>677,307</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>