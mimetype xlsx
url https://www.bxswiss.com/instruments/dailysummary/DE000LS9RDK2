--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d43db860964e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfba1a70e4ac6489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e15c0db0864019"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a67995188d4b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e6f817a7b14491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e15c0db0864019" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531a159d1147449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a67995188d4b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleitertechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>710,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>732,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>719,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>836,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>846,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>830,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>833,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>