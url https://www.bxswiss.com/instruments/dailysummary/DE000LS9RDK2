--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfba1a70e4ac6489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c9e17e8ddc4a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a67995188d4b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra244a5d95a49455b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531a159d1147449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a67995188d4b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1894bf6454414112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra244a5d95a49455b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleitertechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>819,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>823,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>786,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>793,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>754,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>766,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>763,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>