--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c9e17e8ddc4a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c0d457e29f4800" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra244a5d95a49455b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b7c7ceb64d64dd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1894bf6454414112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra244a5d95a49455b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad8190b203649ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b7c7ceb64d64dd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleitertechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>714,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>725,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>712,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>717,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>686,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>662,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>664,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>