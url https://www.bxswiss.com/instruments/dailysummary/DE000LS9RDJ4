--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05cbef6e65b54fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d0b3b9c705b493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b46076f74e94ea4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3627de46fdca48fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a01c719fe254cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b46076f74e94ea4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R337ba202b0a44ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3627de46fdca48fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>