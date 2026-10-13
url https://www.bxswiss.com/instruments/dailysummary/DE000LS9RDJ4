--- v13 (2026-09-22)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d0b3b9c705b493a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c76b8fa67f49cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3627de46fdca48fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ba62ab058a4a95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R337ba202b0a44ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3627de46fdca48fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re94fd364fd1747ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ba62ab058a4a95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>130,632</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,570</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>129,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>