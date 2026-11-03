--- v14 (2026-10-13)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c76b8fa67f49cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d58424781f14757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ba62ab058a4a95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde612042797c4fba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re94fd364fd1747ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ba62ab058a4a95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5904282721f1451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde612042797c4fba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>129,692</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>128,937</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,879</x:t>
-[...377 lines deleted...]
-          <x:t>128,358</x:t>
+          <x:t>128,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>