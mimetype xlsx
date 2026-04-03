--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86c79f049e4a4e13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b7cbd1f55b439a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8162967840a5425a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcde67408611487e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R074d79962e5f480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8162967840a5425a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa5809b3534e4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcde67408611487e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>