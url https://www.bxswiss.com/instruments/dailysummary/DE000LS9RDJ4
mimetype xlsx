--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b7cbd1f55b439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89b73ded9724c12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcde67408611487e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a85c4c47fb4027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa5809b3534e4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcde67408611487e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d3e0b913b114cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a85c4c47fb4027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>