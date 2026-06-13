--- v7 (2026-04-26)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89b73ded9724c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a1087ffc7bb467b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a85c4c47fb4027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e284b54b384de8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d3e0b913b114cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a85c4c47fb4027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae5c23d52b6f4be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e284b54b384de8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>119,908</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>