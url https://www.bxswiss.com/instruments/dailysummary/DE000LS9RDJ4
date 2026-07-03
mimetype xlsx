--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a1087ffc7bb467b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fd12d04ed54a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e284b54b384de8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d5db4a5a74420f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae5c23d52b6f4be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e284b54b384de8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a962a9c12074d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d5db4a5a74420f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>