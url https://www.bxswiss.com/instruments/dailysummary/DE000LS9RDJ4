--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fd12d04ed54a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efaf585ad774e84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d5db4a5a74420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e9704aa114c4f3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a962a9c12074d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d5db4a5a74420f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2af4fe3185041fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e9704aa114c4f3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>