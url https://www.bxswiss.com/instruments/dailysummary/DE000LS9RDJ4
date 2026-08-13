--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efaf585ad774e84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a0c27b1f224439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e9704aa114c4f3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb2affb831b41a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2af4fe3185041fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e9704aa114c4f3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239550cf282c4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb2affb831b41a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>