--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a0c27b1f224439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05cbef6e65b54fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb2affb831b41a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b46076f74e94ea4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239550cf282c4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb2affb831b41a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a01c719fe254cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b46076f74e94ea4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>