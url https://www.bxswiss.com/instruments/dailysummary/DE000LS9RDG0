--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cbb3f5d37fc42ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3040e54b046644a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda13420990a843d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5567a4aae5124d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f935e5e0b8e40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda13420990a843d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b6b4bcee09c4b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5567a4aae5124d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Makrotrends und Marktchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>