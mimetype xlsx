--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3040e54b046644a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4803482fa6c848e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5567a4aae5124d62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf83b415c894d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b6b4bcee09c4b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5567a4aae5124d62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4981ed66994288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf83b415c894d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Makrotrends und Marktchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>