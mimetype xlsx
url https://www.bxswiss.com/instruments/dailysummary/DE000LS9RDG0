--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4803482fa6c848e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bae27dcae6a4e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf83b415c894d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ac44c874c849de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4981ed66994288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf83b415c894d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a95aa64a644772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ac44c874c849de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Makrotrends und Marktchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>