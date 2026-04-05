--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9bf90c09b64797" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395fbc85e73e402b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e4fb3e700e473a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re377cef6532d41b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6420e310794742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e4fb3e700e473a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5c10229bc74892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re377cef6532d41b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Makrotrends und Marktchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>