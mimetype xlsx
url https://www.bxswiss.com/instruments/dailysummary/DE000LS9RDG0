--- v6 (2026-04-05)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395fbc85e73e402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra921462b22be4628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re377cef6532d41b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76168494b27e4948"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5c10229bc74892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re377cef6532d41b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153a8edd7d6242c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76168494b27e4948" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Makrotrends und Marktchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>184,002</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>