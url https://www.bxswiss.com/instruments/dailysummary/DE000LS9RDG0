--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra921462b22be4628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa5c5e7ad4148d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76168494b27e4948"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b824e12f49c48de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153a8edd7d6242c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76168494b27e4948" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd93a614339f04a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b824e12f49c48de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Makrotrends und Marktchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>