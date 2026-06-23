--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa5c5e7ad4148d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4918884120fb4ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b824e12f49c48de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R916ab54a7feb4e0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd93a614339f04a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b824e12f49c48de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c28f7e33e834900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R916ab54a7feb4e0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Makrotrends und Marktchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>