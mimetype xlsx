--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4918884120fb4ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba6d583aa0044f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R916ab54a7feb4e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e705c964894936"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c28f7e33e834900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R916ab54a7feb4e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1786ecfc2a64801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e705c964894936" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Makrotrends und Marktchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>