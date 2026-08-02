--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba6d583aa0044f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63dc1da525ea4faf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e705c964894936"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720065423b5a4aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1786ecfc2a64801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e705c964894936" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4179ca0177e94dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720065423b5a4aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Makrotrends und Marktchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>225,334</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,153</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>234,845</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>