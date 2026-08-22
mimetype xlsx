--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63dc1da525ea4faf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cbb3f5d37fc42ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720065423b5a4aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda13420990a843d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4179ca0177e94dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720065423b5a4aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f935e5e0b8e40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda13420990a843d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Makrotrends und Marktchancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>235,942</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>226,989</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>