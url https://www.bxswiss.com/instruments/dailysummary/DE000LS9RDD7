--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b330b61f67b4c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50d57f29391b4e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7923b188ccc474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24aff987ff63456d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40b900bdede43b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7923b188ccc474f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6cb02b0e7a43b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24aff987ff63456d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>