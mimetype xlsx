--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50d57f29391b4e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ef582d0542497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24aff987ff63456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0c2d3dba6df4144"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6cb02b0e7a43b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24aff987ff63456d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc91c167274ee4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0c2d3dba6df4144" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>291,800</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,496</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,991</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>