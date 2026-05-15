--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ef582d0542497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d7412972a140ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0c2d3dba6df4144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eb175a371ce4123"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc91c167274ee4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0c2d3dba6df4144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racea1fd8879444dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eb175a371ce4123" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>