--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d7412972a140ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba16ca8fec24ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eb175a371ce4123"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba78e667331d4fc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racea1fd8879444dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eb175a371ce4123" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe78099f663f4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba78e667331d4fc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>