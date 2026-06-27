--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba16ca8fec24ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e77e9aeff7245b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba78e667331d4fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2695a1c1124f2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe78099f663f4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba78e667331d4fc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6cad5204cea4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2695a1c1124f2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>