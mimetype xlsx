--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e77e9aeff7245b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc63913463a244bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2695a1c1124f2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ce9851c23749d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6cad5204cea4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2695a1c1124f2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3e2cb052614970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ce9851c23749d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>423,456</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>407,591</x:t>
-[...593 lines deleted...]
-          <x:t>396,736</x:t>
+          <x:t>402,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>