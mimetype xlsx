--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc63913463a244bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ddbb364098470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ce9851c23749d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b25e67dfb4451a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3e2cb052614970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ce9851c23749d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f544ab526b49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b25e67dfb4451a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>