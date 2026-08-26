--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ddbb364098470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd319feb73541fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b25e67dfb4451a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48c5b4cecfb644ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f544ab526b49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b25e67dfb4451a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b1545e0b4ce4a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48c5b4cecfb644ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>