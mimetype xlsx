--- v12 (2026-08-26)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd319feb73541fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d9c897c7854f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48c5b4cecfb644ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40a2d6d8f654de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b1545e0b4ce4a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48c5b4cecfb644ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b7255d743bf4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40a2d6d8f654de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>