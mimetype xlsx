--- v13 (2026-09-16)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d9c897c7854f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f979afd099c4a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40a2d6d8f654de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbd1ac8c6ed6498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b7255d743bf4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40a2d6d8f654de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbbb78319894e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbd1ac8c6ed6498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>