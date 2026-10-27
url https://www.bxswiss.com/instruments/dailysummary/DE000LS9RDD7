--- v14 (2026-10-07)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f979afd099c4a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f03780fb6224369" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbd1ac8c6ed6498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932e60b341aa4a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbbb78319894e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbd1ac8c6ed6498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66abf3cfbd842a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932e60b341aa4a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>