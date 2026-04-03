--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dcf86b504dc4510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c8c3289b844175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R239923b3a4b9411b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7760a7ac638847ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccaa9f884a5e4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R239923b3a4b9411b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66925a7749324334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7760a7ac638847ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Seitwaerts Trading regelbasiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>