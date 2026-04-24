--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c8c3289b844175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe8d388e0824821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7760a7ac638847ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec20e40c871418f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66925a7749324334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7760a7ac638847ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3e41e1eb3b4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec20e40c871418f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Seitwaerts Trading regelbasiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,314</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>56,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,343</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>