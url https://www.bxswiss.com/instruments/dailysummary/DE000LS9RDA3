--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe8d388e0824821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7abce7fbfa41476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec20e40c871418f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b73c485b6b4828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3e41e1eb3b4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec20e40c871418f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf451c3cde64389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b73c485b6b4828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Seitwaerts Trading regelbasiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>