--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7abce7fbfa41476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5368420d60f54819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b73c485b6b4828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re46fef376f624043"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf451c3cde64389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b73c485b6b4828" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe9a20e6c03c4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re46fef376f624043" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Seitwaerts Trading regelbasiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>