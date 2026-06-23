--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5368420d60f54819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b64e1369e084d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re46fef376f624043"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b90e9c52ff4456"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe9a20e6c03c4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re46fef376f624043" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc3331719455441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b90e9c52ff4456" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Seitwaerts Trading regelbasiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>64,090</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,082</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>65,096</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>