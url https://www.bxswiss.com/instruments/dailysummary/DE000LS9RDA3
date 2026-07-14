--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b64e1369e084d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0ed918df4c4e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b90e9c52ff4456"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2238b9d1c794803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc3331719455441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b90e9c52ff4456" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb59059adb96245f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2238b9d1c794803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Seitwaerts Trading regelbasiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>