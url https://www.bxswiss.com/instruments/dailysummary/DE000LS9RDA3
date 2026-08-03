--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0ed918df4c4e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c0c89134f84509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2238b9d1c794803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b1bb78e0bc428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb59059adb96245f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2238b9d1c794803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8fdcb1cfed44f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b1bb78e0bc428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Seitwaerts Trading regelbasiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>