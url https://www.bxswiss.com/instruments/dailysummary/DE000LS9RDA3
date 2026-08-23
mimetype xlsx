--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c0c89134f84509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb7504b3d6e4e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b1bb78e0bc428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b01efd7fc754943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8fdcb1cfed44f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b1bb78e0bc428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b16a7b2d024546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b01efd7fc754943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Seitwaerts Trading regelbasiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>