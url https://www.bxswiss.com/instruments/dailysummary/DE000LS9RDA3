--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb7504b3d6e4e55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ed4cd1aa5b4eeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b01efd7fc754943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3f73f9866e400f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b16a7b2d024546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b01efd7fc754943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403e080baeb44194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3f73f9866e400f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Seitwaerts Trading regelbasiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>61,193</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>60,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>61,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>61,088</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,162</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>60,556</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,479</x:t>
-[...274 lines deleted...]
-          <x:t>60,418</x:t>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>