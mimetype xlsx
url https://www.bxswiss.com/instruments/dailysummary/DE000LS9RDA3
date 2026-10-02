--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ed4cd1aa5b4eeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79bf2de850684544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3f73f9866e400f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd8f3ab7bbc43cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403e080baeb44194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3f73f9866e400f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e1a5b614454943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd8f3ab7bbc43cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Seitwaerts Trading regelbasiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,462</x:t>
-[...360 lines deleted...]
-          <x:t>60,868</x:t>
+          <x:t>60,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>