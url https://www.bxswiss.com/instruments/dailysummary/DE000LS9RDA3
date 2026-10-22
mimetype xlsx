--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79bf2de850684544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f9a2d0b4de4d1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd8f3ab7bbc43cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb566ddd6a398475f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e1a5b614454943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd8f3ab7bbc43cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R420bc0ee8d444e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb566ddd6a398475f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Seitwaerts Trading regelbasiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RDA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,603 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>60,514</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,669</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...501 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,015</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>