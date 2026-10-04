--- v13 (2026-08-25)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd76790bc884135" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996ca302571c4482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aeb60bf8fc64891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac03819704984a6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154bd5eb1e2c4694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aeb60bf8fc64891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1831bc05e42044c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac03819704984a6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektive Diversifikation Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>118,054</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>