--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996ca302571c4482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3562ee25ab484cad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac03819704984a6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1605a13f8354452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1831bc05e42044c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac03819704984a6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694ad9f1769047e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1605a13f8354452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektive Diversifikation Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>