--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R737256410ef34597" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbec5a542864166" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re642eb5671e047c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368e483d68114864"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R019ffcbd0c0e45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re642eb5671e047c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra13ee057611744e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368e483d68114864" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektive Diversifikation Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,250</x:t>
-[...4 lines deleted...]
-          <x:t>105,908</x:t>
+          <x:t>106,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,001</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>104,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...100 lines deleted...]
-          <x:t>105,432</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>