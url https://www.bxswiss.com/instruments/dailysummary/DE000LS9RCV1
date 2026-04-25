--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbec5a542864166" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50657426855f48f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368e483d68114864"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ef8b12b00c4df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra13ee057611744e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368e483d68114864" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3636e4cd3b41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ef8b12b00c4df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektive Diversifikation Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>104,455</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>