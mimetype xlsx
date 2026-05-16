--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50657426855f48f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71d957372ef4641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ef8b12b00c4df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618ffbd12f3e4cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3636e4cd3b41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ef8b12b00c4df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4244c3fe67fb464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618ffbd12f3e4cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektive Diversifikation Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>