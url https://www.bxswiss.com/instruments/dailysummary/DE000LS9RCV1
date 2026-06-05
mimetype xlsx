--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71d957372ef4641" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4903149c3a404258" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618ffbd12f3e4cbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a99da41654c4eff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4244c3fe67fb464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618ffbd12f3e4cbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a6d6af3075f42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a99da41654c4eff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektive Diversifikation Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>109,574</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,297</x:t>
-[...443 lines deleted...]
-          <x:t>109,029</x:t>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,785</x:t>
-[...11 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,154</x:t>
-[...90 lines deleted...]
-          <x:t>109,416</x:t>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>