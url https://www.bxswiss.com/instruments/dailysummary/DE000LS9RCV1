--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4903149c3a404258" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322bca4dbd624742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a99da41654c4eff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e35dc946044a41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a6d6af3075f42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a99da41654c4eff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76960f7ae4e404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e35dc946044a41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektive Diversifikation Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>