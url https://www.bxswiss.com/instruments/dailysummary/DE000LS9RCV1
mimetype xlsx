--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322bca4dbd624742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972ac9dfd50d461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e35dc946044a41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re439ae1e22fd4dad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76960f7ae4e404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e35dc946044a41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1340d29b0b4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re439ae1e22fd4dad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektive Diversifikation Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>112,706</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,665</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>113,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,075</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>