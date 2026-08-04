--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972ac9dfd50d461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb6e9d142be4c72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re439ae1e22fd4dad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5e8d44f51d4bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1340d29b0b4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re439ae1e22fd4dad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa96d971b16415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5e8d44f51d4bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektive Diversifikation Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>