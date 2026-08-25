--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb6e9d142be4c72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd76790bc884135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5e8d44f51d4bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aeb60bf8fc64891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa96d971b16415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5e8d44f51d4bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154bd5eb1e2c4694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aeb60bf8fc64891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selektive Diversifikation Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>