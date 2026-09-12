--- v11 (2026-08-02)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb08f897efc334301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec8df55c84b49ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9e96c3a14064095"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e6cea0c1e24106"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7150036e7784cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9e96c3a14064095" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5960fd5caa24494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e6cea0c1e24106" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Airborn Deep Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>154,371</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>