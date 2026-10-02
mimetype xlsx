--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec8df55c84b49ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d0a32d9dd24acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e6cea0c1e24106"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b36fad33c784029"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5960fd5caa24494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e6cea0c1e24106" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4183c455a5fb4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b36fad33c784029" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Airborn Deep Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>