--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d0a32d9dd24acf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a7d6b3057f4016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b36fad33c784029"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5d1ef8741ac4463"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4183c455a5fb4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b36fad33c784029" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43f51f15e6704c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5d1ef8741ac4463" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Airborn Deep Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>