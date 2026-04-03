--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R046e282f2ecb432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d3cda527cc49ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ea33896a5574492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652b4379d8bf474b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda801a7fdaa4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ea33896a5574492" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c38613b2aff433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652b4379d8bf474b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Airborn Deep Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>124,899</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...451 lines deleted...]
-          <x:t>125,606</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>