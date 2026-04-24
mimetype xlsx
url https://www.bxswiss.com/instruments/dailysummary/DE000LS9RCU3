--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d3cda527cc49ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d71a3325954001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652b4379d8bf474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7740a4ffa27c4421"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c38613b2aff433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652b4379d8bf474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa2fd3c7e72b4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7740a4ffa27c4421" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Airborn Deep Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>