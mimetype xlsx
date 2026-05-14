--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d71a3325954001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba4332423824df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7740a4ffa27c4421"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89487e3cd7584dde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa2fd3c7e72b4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7740a4ffa27c4421" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b9d3e00105c4feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89487e3cd7584dde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Airborn Deep Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>133,701</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,715</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,618</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>