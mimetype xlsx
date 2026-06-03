--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba4332423824df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25306ff2c2824023" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89487e3cd7584dde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9d505e880604a8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b9d3e00105c4feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89487e3cd7584dde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra145e0d4db544489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9d505e880604a8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Airborn Deep Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>137,728</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,051</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>140,816</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>