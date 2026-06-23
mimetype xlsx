--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25306ff2c2824023" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16842087ec02493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9d505e880604a8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R546e68d85e264f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra145e0d4db544489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9d505e880604a8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0baf959e9904178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R546e68d85e264f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Airborn Deep Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,446</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>