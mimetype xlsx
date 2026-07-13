--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16842087ec02493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1438711e3c4e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R546e68d85e264f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d112b7e0b844f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0baf959e9904178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R546e68d85e264f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca3bdf279a574180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d112b7e0b844f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Airborn Deep Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...178 lines deleted...]
-          <x:t>146,754</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,113</x:t>
-[...350 lines deleted...]
-          <x:t>141,678</x:t>
+          <x:t>146,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>