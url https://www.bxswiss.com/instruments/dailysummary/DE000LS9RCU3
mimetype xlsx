--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1438711e3c4e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb08f897efc334301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d112b7e0b844f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9e96c3a14064095"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca3bdf279a574180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d112b7e0b844f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7150036e7784cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9e96c3a14064095" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Airborn Deep Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>