--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82e9c42118a4a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe326bf2c914879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b3944c9c15f413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb38575c80a347d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49612538c3aa4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b3944c9c15f413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9107814cd874744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb38575c80a347d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konnektivitaet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>41,280</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,959</x:t>
-[...21 lines deleted...]
-          <x:t>41,452</x:t>
+          <x:t>40,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,416</x:t>
-[...313 lines deleted...]
-          <x:t>40,920</x:t>
+          <x:t>40,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,897</x:t>
-[...80 lines deleted...]
-          <x:t>40,977</x:t>
+          <x:t>40,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>