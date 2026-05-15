--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe326bf2c914879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe639be553394354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb38575c80a347d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a60edef6d947ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9107814cd874744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb38575c80a347d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef3d57f29fe4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a60edef6d947ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konnektivitaet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>39,769</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>