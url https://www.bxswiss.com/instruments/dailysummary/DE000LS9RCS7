--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe639be553394354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ce506f3e3c4cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a60edef6d947ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454a486e1ca346a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef3d57f29fe4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a60edef6d947ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51e30483e27a462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454a486e1ca346a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konnektivitaet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>39,706</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,608</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...479 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>