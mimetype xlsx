--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ce506f3e3c4cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6c700c125e4687" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454a486e1ca346a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ffa6b994ece4076"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51e30483e27a462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454a486e1ca346a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b77c34c2a54848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ffa6b994ece4076" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konnektivitaet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>40,384</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>09.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,611</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>40,307</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>