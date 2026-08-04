--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6c700c125e4687" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89aa35526044b9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ffa6b994ece4076"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d953da105e4ded"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b77c34c2a54848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ffa6b994ece4076" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5292da55998b42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d953da105e4ded" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konnektivitaet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,348</x:t>
-[...441 lines deleted...]
-          <x:t>38,692</x:t>
+          <x:t>40,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>