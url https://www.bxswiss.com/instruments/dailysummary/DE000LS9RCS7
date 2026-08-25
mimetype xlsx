--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89aa35526044b9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30a4e4f4b33c4db1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d953da105e4ded"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e9a158a11aa4d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5292da55998b42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d953da105e4ded" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc0e9d0f1b4d45d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e9a158a11aa4d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konnektivitaet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>