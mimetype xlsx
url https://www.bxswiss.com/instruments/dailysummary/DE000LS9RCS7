--- v9 (2026-08-25)
+++ v10 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30a4e4f4b33c4db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97693a2820be4704" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e9a158a11aa4d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa56c28a2984a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc0e9d0f1b4d45d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e9a158a11aa4d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b325b7901654e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa56c28a2984a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konnektivitaet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>40,599</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,706</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>40,934</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>