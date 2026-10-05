--- v10 (2026-09-15)
+++ v11 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97693a2820be4704" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf98f8eb2e2a04a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa56c28a2984a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fa9951cb9ef41ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b325b7901654e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa56c28a2984a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1511024ea4004d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fa9951cb9ef41ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konnektivitaet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>40,692</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,579</x:t>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...559 lines deleted...]
-          <x:t>40,751</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>