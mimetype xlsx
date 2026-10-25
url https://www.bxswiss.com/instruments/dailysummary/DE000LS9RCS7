--- v11 (2026-10-05)
+++ v12 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf98f8eb2e2a04a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670cbafd16af4b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fa9951cb9ef41ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9037e7da28614857"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1511024ea4004d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fa9951cb9ef41ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1840e192cbca4b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9037e7da28614857" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konnektivitaet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>40,727</x:t>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,694</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>40,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,661</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>