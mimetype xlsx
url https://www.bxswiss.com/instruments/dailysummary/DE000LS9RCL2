--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1113bc6454024cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc5f9891f6774ea3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R869e9c3303d14f6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28cd9889a053489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd38a4d47b94840c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R869e9c3303d14f6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3c64b39b6e490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28cd9889a053489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Veganismus und Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>