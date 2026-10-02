--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc5f9891f6774ea3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef60eaec216419d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28cd9889a053489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb007cd592b8f413a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3c64b39b6e490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28cd9889a053489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f24c2a35aa49a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb007cd592b8f413a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Veganismus und Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>94,743</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,748</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...543 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>