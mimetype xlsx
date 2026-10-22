--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef60eaec216419d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b0f169efd3491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb007cd592b8f413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3ccce33e8b4163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f24c2a35aa49a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb007cd592b8f413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61142f9990bd4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3ccce33e8b4163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Veganismus und Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>