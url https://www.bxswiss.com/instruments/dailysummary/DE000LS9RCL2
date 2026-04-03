--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07bd69999e084662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b6df31ccb44339" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf413cba79204cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae78c617043a4cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8664d7f07424433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf413cba79204cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad9352985864bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae78c617043a4cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Veganismus und Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>