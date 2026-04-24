--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b6df31ccb44339" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324fb87b45304c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae78c617043a4cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1f8080bdc144dfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad9352985864bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae78c617043a4cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60269e90434140ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1f8080bdc144dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Veganismus und Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>