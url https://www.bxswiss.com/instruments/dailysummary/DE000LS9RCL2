--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324fb87b45304c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c752625a4b4590" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1f8080bdc144dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757a4d4cba224ced"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60269e90434140ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1f8080bdc144dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f1b78cba6914776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757a4d4cba224ced" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Veganismus und Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>