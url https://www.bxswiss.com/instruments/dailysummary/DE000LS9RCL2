--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c752625a4b4590" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R868b13b7a8b14a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757a4d4cba224ced"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffbfe86f94cb4f31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f1b78cba6914776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757a4d4cba224ced" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde72ac63c96247a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffbfe86f94cb4f31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Veganismus und Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>104,038</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,078</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>