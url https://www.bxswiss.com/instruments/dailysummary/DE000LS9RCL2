--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R868b13b7a8b14a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c8ea3db3aa46d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffbfe86f94cb4f31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eba4e33880e49a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde72ac63c96247a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffbfe86f94cb4f31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbea25e3050d8482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eba4e33880e49a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Veganismus und Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>