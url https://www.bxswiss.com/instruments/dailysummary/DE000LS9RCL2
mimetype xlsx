--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c8ea3db3aa46d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R890d9d673e344daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eba4e33880e49a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R102e3f9494f7400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbea25e3050d8482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eba4e33880e49a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1950b6f4b5d54699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R102e3f9494f7400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Veganismus und Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>