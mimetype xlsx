--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R890d9d673e344daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0ac041e7bb4882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R102e3f9494f7400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2bcace35789476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1950b6f4b5d54699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R102e3f9494f7400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4756ded39354ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2bcace35789476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Veganismus und Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>