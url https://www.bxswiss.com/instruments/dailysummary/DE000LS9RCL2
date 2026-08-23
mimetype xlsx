--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0ac041e7bb4882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1113bc6454024cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2bcace35789476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R869e9c3303d14f6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4756ded39354ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2bcace35789476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd38a4d47b94840c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R869e9c3303d14f6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Veganismus und Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>