--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3efd7a8afb104314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115dc6685dea4500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b390d752e9b43d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c88baae05247e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294dd8e5f5e84186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b390d752e9b43d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a204b49b8924f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c88baae05247e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold und Silber </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>