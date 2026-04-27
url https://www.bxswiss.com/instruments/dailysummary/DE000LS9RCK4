--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115dc6685dea4500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f1de0423844e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c88baae05247e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06ba7de042364f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a204b49b8924f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c88baae05247e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455a66a71e964adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06ba7de042364f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold und Silber </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>