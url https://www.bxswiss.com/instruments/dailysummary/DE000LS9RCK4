--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f1de0423844e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67cf4dd40c7451c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06ba7de042364f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803fd55b11d0435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455a66a71e964adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06ba7de042364f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5e5b923c684f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803fd55b11d0435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold und Silber </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>