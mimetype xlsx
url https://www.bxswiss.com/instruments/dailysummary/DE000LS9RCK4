--- v8 (2026-05-21)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67cf4dd40c7451c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb52f062e0f4b1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803fd55b11d0435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3516f319d4724d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5e5b923c684f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803fd55b11d0435e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e9bb87bf9d4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3516f319d4724d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold und Silber </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>55,257</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>