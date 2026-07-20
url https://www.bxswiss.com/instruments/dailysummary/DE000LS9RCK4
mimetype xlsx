--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb52f062e0f4b1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc788047e06c24d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3516f319d4724d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4058e700b94c4b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e9bb87bf9d4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3516f319d4724d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294e389bb9a14041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4058e700b94c4b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold und Silber </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>