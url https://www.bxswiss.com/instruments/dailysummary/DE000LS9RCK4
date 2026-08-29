--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc788047e06c24d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e01e7e02b824898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4058e700b94c4b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R660f19fa5d544771"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294e389bb9a14041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4058e700b94c4b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a2c55fbddc48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R660f19fa5d544771" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold und Silber </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>47,654</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>