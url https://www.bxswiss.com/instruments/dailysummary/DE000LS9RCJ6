--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea0332b4218d4373" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7830583cc7488e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0183bd5dfe2948e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb70cf77bf3e4836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac1b82849fd4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0183bd5dfe2948e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R864eff8de0a84b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb70cf77bf3e4836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>151,965</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,119</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>151,070</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,154</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>149,610</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>