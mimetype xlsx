--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7830583cc7488e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2587f4ccc85f454c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb70cf77bf3e4836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85aedd1fece842bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R864eff8de0a84b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb70cf77bf3e4836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59a8fe856d234c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85aedd1fece842bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>