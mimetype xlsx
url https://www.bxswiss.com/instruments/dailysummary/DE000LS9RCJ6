--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2587f4ccc85f454c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c473bfe2114dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85aedd1fece842bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc4694d115745fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59a8fe856d234c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85aedd1fece842bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94214527081643e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc4694d115745fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>152,364</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>