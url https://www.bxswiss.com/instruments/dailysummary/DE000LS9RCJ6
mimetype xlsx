--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c473bfe2114dc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re708bd87230a4f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc4694d115745fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re334c208b15a45d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94214527081643e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc4694d115745fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c62e66d5d5427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re334c208b15a45d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>151,585</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,441</x:t>
-[...333 lines deleted...]
-          <x:t>151,535</x:t>
+          <x:t>152,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>