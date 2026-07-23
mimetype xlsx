--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re708bd87230a4f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14ec535b16944e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re334c208b15a45d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R797cd54ef0864ef3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c62e66d5d5427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re334c208b15a45d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2a327e7cad4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R797cd54ef0864ef3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,705</x:t>
-[...603 lines deleted...]
-          <x:t>152,299</x:t>
+          <x:t>151,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>