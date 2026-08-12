--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14ec535b16944e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a87b2aebe9742eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R797cd54ef0864ef3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7fe8297fce24992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2a327e7cad4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R797cd54ef0864ef3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06208937a39b4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7fe8297fce24992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...526 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,913</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>