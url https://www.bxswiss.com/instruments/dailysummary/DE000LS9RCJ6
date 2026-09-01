--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a87b2aebe9742eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66c2fe169af4def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7fe8297fce24992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e23871ec044303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06208937a39b4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7fe8297fce24992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf00f2545bbe3456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e23871ec044303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>153,789</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,012</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,887</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>