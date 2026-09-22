--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66c2fe169af4def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra47ca11933bd459f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e23871ec044303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07bda7693ec644d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf00f2545bbe3456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e23871ec044303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bad096100041c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07bda7693ec644d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>154,085</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,306</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>154,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,438</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>155,074</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,077</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>155,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>