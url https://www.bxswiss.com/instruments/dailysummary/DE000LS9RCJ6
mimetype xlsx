--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra47ca11933bd459f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a88209211004cec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07bda7693ec644d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4fb79ff849743e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bad096100041c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07bda7693ec644d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf87ebe3ae1754f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4fb79ff849743e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,828</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>155,206</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>