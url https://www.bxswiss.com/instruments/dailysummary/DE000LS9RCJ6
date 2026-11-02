--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a88209211004cec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e1a1577ac84ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4fb79ff849743e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cdfebc83e884acc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf87ebe3ae1754f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4fb79ff849743e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re66dc962c8cc4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cdfebc83e884acc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...414 lines deleted...]
-          <x:t>156,097</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,819</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>153,539</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,534</x:t>
-[...16 lines deleted...]
-          <x:t>153,088</x:t>
+          <x:t>153,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,878</x:t>
-[...112 lines deleted...]
-          <x:t>153,204</x:t>
+          <x:t>153,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>