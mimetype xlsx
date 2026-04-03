--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8972563182e642a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2fff124337f47af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e5496ae3e64c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra37bde64aa374ab5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761a816989234ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e5496ae3e64c4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41e6343e0b3843d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra37bde64aa374ab5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilitity selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>173,121</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>