--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2fff124337f47af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b525fa0708f48c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra37bde64aa374ab5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a36247c0ba4556"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41e6343e0b3843d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra37bde64aa374ab5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7888c0aadb42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a36247c0ba4556" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilitity selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>