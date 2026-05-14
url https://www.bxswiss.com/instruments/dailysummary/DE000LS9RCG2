--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b525fa0708f48c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R184fe6a13c7a4d74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a36247c0ba4556"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re33341e98db7400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7888c0aadb42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a36247c0ba4556" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846ca79a22ec478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re33341e98db7400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilitity selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>