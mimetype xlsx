--- v6 (2026-05-14)
+++ v7 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R184fe6a13c7a4d74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf77d571016140f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re33341e98db7400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd405d8e59ef4d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846ca79a22ec478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re33341e98db7400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5afc814c613743e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd405d8e59ef4d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilitity selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>