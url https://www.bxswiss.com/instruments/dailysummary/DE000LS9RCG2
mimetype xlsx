--- v7 (2026-06-04)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf77d571016140f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70a677320e6b4e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd405d8e59ef4d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93cd8b7ed6b646c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5afc814c613743e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd405d8e59ef4d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e3c134ce5f14dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93cd8b7ed6b646c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilitity selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>195,456</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>