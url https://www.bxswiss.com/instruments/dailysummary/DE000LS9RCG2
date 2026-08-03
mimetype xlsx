--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70a677320e6b4e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6fa39793cd34547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93cd8b7ed6b646c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38948590b7be4d22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e3c134ce5f14dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93cd8b7ed6b646c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfea3b01d0564b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38948590b7be4d22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilitity selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>