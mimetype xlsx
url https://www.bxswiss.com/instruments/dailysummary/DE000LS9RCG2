--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6fa39793cd34547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf74a940d6c43d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38948590b7be4d22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1133cd4d8baf464e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfea3b01d0564b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38948590b7be4d22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c126f0b70f4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1133cd4d8baf464e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilitity selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>