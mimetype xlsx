--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf74a940d6c43d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89806783e6d24d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1133cd4d8baf464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc957d63935cb4faa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c126f0b70f4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1133cd4d8baf464e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd258c70dfc2344dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc957d63935cb4faa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilitity selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>