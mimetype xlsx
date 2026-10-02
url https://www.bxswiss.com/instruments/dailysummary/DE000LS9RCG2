--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89806783e6d24d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4422e105399240f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc957d63935cb4faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73338790dfe54ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd258c70dfc2344dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc957d63935cb4faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3dd68379f043cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73338790dfe54ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilitity selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>