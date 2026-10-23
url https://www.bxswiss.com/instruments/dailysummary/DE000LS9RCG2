--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4422e105399240f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra34bcf047bc44e68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73338790dfe54ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b82da6dd9634b5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3dd68379f043cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73338790dfe54ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe4c878584c14a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b82da6dd9634b5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilitity selektiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>