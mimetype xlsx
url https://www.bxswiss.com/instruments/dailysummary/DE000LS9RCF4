--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd761e0bbb64809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc393a474ad234126" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb4cd0ba33248e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c081106c11414e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ae27e3cfc243f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb4cd0ba33248e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbacdd46e39fe4b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c081106c11414e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte Coronaeinstieg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...576 lines deleted...]
-          <x:t>155,322</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>155,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>