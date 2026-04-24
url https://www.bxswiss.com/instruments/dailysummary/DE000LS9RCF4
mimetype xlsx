--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc393a474ad234126" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a46b05a287433f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c081106c11414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R153b3f2f1a6f4036"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbacdd46e39fe4b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c081106c11414e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0c5abb022b4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R153b3f2f1a6f4036" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte Coronaeinstieg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>152,714</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,423</x:t>
-[...598 lines deleted...]
-          <x:t>148,267</x:t>
+          <x:t>153,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>