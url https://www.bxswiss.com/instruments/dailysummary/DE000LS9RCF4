--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a46b05a287433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc778b1aac4d34c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R153b3f2f1a6f4036"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1391fb2c948d477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0c5abb022b4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R153b3f2f1a6f4036" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49e9945f32349b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1391fb2c948d477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte Coronaeinstieg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>