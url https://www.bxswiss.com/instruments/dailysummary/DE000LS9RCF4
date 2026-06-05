--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc778b1aac4d34c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2596eead2704fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1391fb2c948d477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a9102770ee443b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49e9945f32349b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1391fb2c948d477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a77f904a25415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a9102770ee443b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte Coronaeinstieg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>