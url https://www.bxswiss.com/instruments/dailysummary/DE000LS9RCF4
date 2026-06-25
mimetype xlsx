--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2596eead2704fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37709512516e4980" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a9102770ee443b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e50c4eec5f42c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a77f904a25415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a9102770ee443b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b38c5f2c0343e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e50c4eec5f42c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte Coronaeinstieg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>