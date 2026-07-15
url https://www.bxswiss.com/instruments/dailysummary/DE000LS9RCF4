--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37709512516e4980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b01e05641b4006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e50c4eec5f42c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeda86ea6e304904"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b38c5f2c0343e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e50c4eec5f42c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb63da6f4f1e4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeda86ea6e304904" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte Coronaeinstieg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>167,989</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,257</x:t>
-[...404 lines deleted...]
-          <x:t>162,209</x:t>
+          <x:t>167,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>