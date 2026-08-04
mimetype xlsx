--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b01e05641b4006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8fadfd598e4cfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeda86ea6e304904"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6c9b2ddbc844ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb63da6f4f1e4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeda86ea6e304904" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987d1ae63ec94f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6c9b2ddbc844ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte Coronaeinstieg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>