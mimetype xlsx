--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8fadfd598e4cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a822f66be746a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6c9b2ddbc844ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a628fd7fd54186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987d1ae63ec94f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6c9b2ddbc844ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e280d464e99449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a628fd7fd54186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte Coronaeinstieg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>