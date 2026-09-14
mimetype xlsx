--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a822f66be746a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42e52d2cd3524c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a628fd7fd54186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a8f1d4f1c234cb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e280d464e99449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a628fd7fd54186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R978b40b38b1248d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a8f1d4f1c234cb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technologiewerte Coronaeinstieg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>