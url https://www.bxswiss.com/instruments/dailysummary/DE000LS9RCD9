--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47b77f4d5b84a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27fa5e464f34558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4353c5a5095d4a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4eb0e978938468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a3ecf3e3a54930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4353c5a5095d4a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8e9b12a8114ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4eb0e978938468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround von gefallenen Engel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>