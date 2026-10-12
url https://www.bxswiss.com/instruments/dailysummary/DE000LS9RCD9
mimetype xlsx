--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27fa5e464f34558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670fbacfee3e4533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4eb0e978938468c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c775f15aa64d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8e9b12a8114ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4eb0e978938468c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re49b3b5d213b4e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c775f15aa64d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround von gefallenen Engel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>