--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670fbacfee3e4533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e9e4a3bbb640d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c775f15aa64d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R175d3eb43a9d4835"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re49b3b5d213b4e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c775f15aa64d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R051b5fcf539440f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R175d3eb43a9d4835" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround von gefallenen Engel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>