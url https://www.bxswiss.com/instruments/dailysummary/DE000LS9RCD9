--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9fcc41eac1043fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5e4e3f7909402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf267023acbb64947"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3f52b7308974997"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33fcac0a62eb4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf267023acbb64947" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R714ae0218f484084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3f52b7308974997" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround von gefallenen Engel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>