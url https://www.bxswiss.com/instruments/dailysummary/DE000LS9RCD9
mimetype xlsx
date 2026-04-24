--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5e4e3f7909402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a985debfd9493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3f52b7308974997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b474fe18d14cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R714ae0218f484084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3f52b7308974997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf87cfa7327bc4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b474fe18d14cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround von gefallenen Engel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>