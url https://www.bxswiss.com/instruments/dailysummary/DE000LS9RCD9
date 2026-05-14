--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a985debfd9493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd83b24c807fb4397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b474fe18d14cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re289201322b94f8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf87cfa7327bc4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b474fe18d14cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R985880caac024e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re289201322b94f8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround von gefallenen Engel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>