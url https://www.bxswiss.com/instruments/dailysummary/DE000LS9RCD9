--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd83b24c807fb4397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0cc3a4c5646452c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re289201322b94f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde58c983f984422c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R985880caac024e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re289201322b94f8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d52d482a124554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde58c983f984422c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround von gefallenen Engel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>