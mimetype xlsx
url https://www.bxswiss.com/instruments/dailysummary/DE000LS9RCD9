--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0cc3a4c5646452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77b909e2ca1b41b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde58c983f984422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcc088ccc39a404c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d52d482a124554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde58c983f984422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6468d3e9afa439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcc088ccc39a404c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround von gefallenen Engel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,254 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,615</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>111,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,565</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>