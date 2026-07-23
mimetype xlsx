--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77b909e2ca1b41b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0a87843456409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcc088ccc39a404c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81fb56d0fe6a437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6468d3e9afa439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcc088ccc39a404c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd728907115734403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81fb56d0fe6a437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround von gefallenen Engel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>