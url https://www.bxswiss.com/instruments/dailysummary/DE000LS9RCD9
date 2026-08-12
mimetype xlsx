--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0a87843456409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e77264931f457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81fb56d0fe6a437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ac258b9cde4b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd728907115734403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81fb56d0fe6a437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1463463015a449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ac258b9cde4b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround von gefallenen Engel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>