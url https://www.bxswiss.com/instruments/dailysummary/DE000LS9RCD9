--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e77264931f457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47b77f4d5b84a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ac258b9cde4b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4353c5a5095d4a7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1463463015a449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ac258b9cde4b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a3ecf3e3a54930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4353c5a5095d4a7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround von gefallenen Engel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RCD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>