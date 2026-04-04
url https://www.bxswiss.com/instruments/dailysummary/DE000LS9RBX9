--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846d838c54fc4d38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec82323c6b844bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca524ecbce994552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf645479b4602485b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8754739f30854deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca524ecbce994552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd183a21bf72487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf645479b4602485b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neo-Oekologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>