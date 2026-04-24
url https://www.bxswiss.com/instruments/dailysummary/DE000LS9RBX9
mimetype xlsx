--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec82323c6b844bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R352dfc29361e4ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf645479b4602485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72321e005d0c46f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd183a21bf72487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf645479b4602485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04cf857d3b64c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72321e005d0c46f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neo-Oekologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>