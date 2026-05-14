--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R352dfc29361e4ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4f2282b4934a32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72321e005d0c46f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f22fb29db6f444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04cf857d3b64c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72321e005d0c46f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc4bf4cc784441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f22fb29db6f444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neo-Oekologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>