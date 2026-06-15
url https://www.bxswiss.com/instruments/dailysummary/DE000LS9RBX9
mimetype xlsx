--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4f2282b4934a32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a9096a1ca0243ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f22fb29db6f444d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R383501e7ca2e4e4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc4bf4cc784441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f22fb29db6f444d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25afd52fb234698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R383501e7ca2e4e4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neo-Oekologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>117,449</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>