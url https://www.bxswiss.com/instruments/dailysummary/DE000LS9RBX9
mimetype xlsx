--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a9096a1ca0243ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228b85022a2c4aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R383501e7ca2e4e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62be4cb583f84a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25afd52fb234698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R383501e7ca2e4e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refe814f599c849da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62be4cb583f84a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neo-Oekologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>