--- v9 (2026-07-05)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228b85022a2c4aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f25d51f23243ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62be4cb583f84a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e2b75031ab742e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refe814f599c849da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62be4cb583f84a73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25fbb04919484961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e2b75031ab742e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neo-Oekologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>