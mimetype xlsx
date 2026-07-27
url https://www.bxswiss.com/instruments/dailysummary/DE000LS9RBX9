--- v10 (2026-07-05)
+++ v11 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f25d51f23243ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91aaf4cfd8ef4317" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e2b75031ab742e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9da605a93c497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25fbb04919484961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e2b75031ab742e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra300ec30d8934457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9da605a93c497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neo-Oekologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>