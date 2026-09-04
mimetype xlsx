--- v11 (2026-07-27)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91aaf4cfd8ef4317" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e2fe693eb04426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9da605a93c497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f4f9bbd1a1456d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra300ec30d8934457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9da605a93c497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da28a98b16b45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f4f9bbd1a1456d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neo-Oekologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...495 lines deleted...]
-          <x:t>112,600</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,526</x:t>
-[...80 lines deleted...]
-          <x:t>113,744</x:t>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>