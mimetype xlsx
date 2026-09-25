--- v12 (2026-09-04)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e2fe693eb04426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a72e4aeeff94268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f4f9bbd1a1456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf4005b7596044de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da28a98b16b45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f4f9bbd1a1456d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2c278d8f8d449c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf4005b7596044de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neo-Oekologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>