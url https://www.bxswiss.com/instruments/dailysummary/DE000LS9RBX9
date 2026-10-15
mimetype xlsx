--- v13 (2026-09-25)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a72e4aeeff94268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191d86aef25246af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf4005b7596044de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2769c8ffce064eb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2c278d8f8d449c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf4005b7596044de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R631c616182454d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2769c8ffce064eb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neo-Oekologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>