--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191d86aef25246af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23413df434a4903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2769c8ffce064eb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72cbbc81abc04806"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R631c616182454d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2769c8ffce064eb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e5da4b4e324d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72cbbc81abc04806" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neo-Oekologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>