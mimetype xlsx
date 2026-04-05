--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R462173033d434575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1255994f41ac4365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89b9f8d427c64fb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3163fe0c9ad4f37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4b3b35f27d4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89b9f8d427c64fb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf256f754099f4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3163fe0c9ad4f37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low Volatility HEALTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>