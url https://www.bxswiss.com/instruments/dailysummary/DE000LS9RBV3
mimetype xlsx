--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1255994f41ac4365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cbd2568115e4872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3163fe0c9ad4f37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa0ec38b8a8d4b65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf256f754099f4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3163fe0c9ad4f37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e09cf10bf3495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa0ec38b8a8d4b65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low Volatility HEALTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>68,700</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,343</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>69,296</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>