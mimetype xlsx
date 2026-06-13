--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cbd2568115e4872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b17d8448644166" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa0ec38b8a8d4b65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb938cc0ced6243cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e09cf10bf3495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa0ec38b8a8d4b65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8930348445046b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb938cc0ced6243cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low Volatility HEALTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>