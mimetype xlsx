--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b17d8448644166" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31cc8beed31e4296" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb938cc0ced6243cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3774e37f9be43c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8930348445046b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb938cc0ced6243cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6ec68b09bf461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3774e37f9be43c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low Volatility HEALTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>72,666</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>