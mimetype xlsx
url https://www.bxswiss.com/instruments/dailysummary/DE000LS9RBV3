--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31cc8beed31e4296" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0af65ea69cb4de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3774e37f9be43c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d1179e9dc89466e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6ec68b09bf461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3774e37f9be43c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207785e64db144e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d1179e9dc89466e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low Volatility HEALTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>