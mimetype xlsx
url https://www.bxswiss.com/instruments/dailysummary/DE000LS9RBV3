--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0af65ea69cb4de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ff56f57abf46d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d1179e9dc89466e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb0862a655b4a61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207785e64db144e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d1179e9dc89466e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf986c40156264b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb0862a655b4a61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low Volatility HEALTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>75,986</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,839</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>74,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,889</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>