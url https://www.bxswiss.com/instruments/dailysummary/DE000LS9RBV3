--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ff56f57abf46d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7402af17fa74ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb0862a655b4a61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e4c494ed5940af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf986c40156264b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb0862a655b4a61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee24ec5b0564701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e4c494ed5940af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low Volatility HEALTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>