--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7402af17fa74ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf702a6de63c4703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e4c494ed5940af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31763604bfb64b7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee24ec5b0564701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e4c494ed5940af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b8a4245731d4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31763604bfb64b7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low Volatility HEALTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>