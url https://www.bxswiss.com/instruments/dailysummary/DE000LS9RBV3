--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf702a6de63c4703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53260fcd696a48e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31763604bfb64b7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6503693efb394c78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b8a4245731d4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31763604bfb64b7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0263ca44e51f4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6503693efb394c78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low Volatility HEALTH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>