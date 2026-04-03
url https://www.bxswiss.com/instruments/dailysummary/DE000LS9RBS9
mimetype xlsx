--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c536d1f8e5f426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1124e2a6317f4dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c7cba0d1a1c4cb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R941f057e6e2c44c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110a5fc3a1ff4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c7cba0d1a1c4cb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd2ca3602cb04f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R941f057e6e2c44c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GREEN WORLD WDT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,986</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>73,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,883</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>