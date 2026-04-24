--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1124e2a6317f4dc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6effc632af94962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R941f057e6e2c44c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f373c0f5efd4f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd2ca3602cb04f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R941f057e6e2c44c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5253c5df17814950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f373c0f5efd4f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GREEN WORLD WDT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>