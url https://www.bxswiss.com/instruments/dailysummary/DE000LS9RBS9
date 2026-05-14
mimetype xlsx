--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6effc632af94962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e9ee1e5a7354e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f373c0f5efd4f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e269ecfab334b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5253c5df17814950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f373c0f5efd4f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfabb25950cc948b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e269ecfab334b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GREEN WORLD WDT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>