--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e9ee1e5a7354e9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7006d88198314cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e269ecfab334b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a3be7ba731e462c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfabb25950cc948b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e269ecfab334b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac12c3609f88420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a3be7ba731e462c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GREEN WORLD WDT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>