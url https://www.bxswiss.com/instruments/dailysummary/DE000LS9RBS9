--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7006d88198314cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36532ef1da8448dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a3be7ba731e462c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5201082e9fe04cb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac12c3609f88420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a3be7ba731e462c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbc50b7c12384bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5201082e9fe04cb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GREEN WORLD WDT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>75,558</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,506</x:t>
-[...296 lines deleted...]
-          <x:t>73,856</x:t>
+          <x:t>73,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>