--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36532ef1da8448dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeee06acc176451c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5201082e9fe04cb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8baaef2fcf84ca4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbc50b7c12384bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5201082e9fe04cb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafae660ed20644bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8baaef2fcf84ca4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GREEN WORLD WDT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>73,879</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,798</x:t>
-[...227 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,628</x:t>
-[...117 lines deleted...]
-          <x:t>75,990</x:t>
+          <x:t>73,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>