--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeee06acc176451c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b416f2b0614be5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8baaef2fcf84ca4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R045667a883504f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafae660ed20644bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8baaef2fcf84ca4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf03841ef94294da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R045667a883504f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GREEN WORLD WDT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,628</x:t>
-[...237 lines deleted...]
-          <x:t>74,052</x:t>
+          <x:t>73,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,784</x:t>
-[...247 lines deleted...]
-          <x:t>72,946</x:t>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>