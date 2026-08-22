--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b416f2b0614be5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9eca2b341ff4a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R045667a883504f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff31eda938d4b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf03841ef94294da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R045667a883504f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a916515e0c4187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff31eda938d4b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GREEN WORLD WDT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>75,050</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,520</x:t>
-[...249 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,353</x:t>
-[...306 lines deleted...]
-          <x:t>72,556</x:t>
+          <x:t>72,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>