--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9eca2b341ff4a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R763e7e0be7ba47d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff31eda938d4b88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fc0319c85e1424d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a916515e0c4187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff31eda938d4b88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra931a6091d974070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fc0319c85e1424d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GREEN WORLD WDT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>74,217</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>73,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>