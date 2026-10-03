--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R763e7e0be7ba47d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4571bc7619b44053" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fc0319c85e1424d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f67ee649f8c4e67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra931a6091d974070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fc0319c85e1424d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230c0ea79c244398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f67ee649f8c4e67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GREEN WORLD WDT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>74,034</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,078</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>74,978</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>