--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4571bc7619b44053" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R450acae96db14256" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f67ee649f8c4e67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98cedbcb400140c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230c0ea79c244398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f67ee649f8c4e67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R337f5cf216104fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98cedbcb400140c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GREEN WORLD WDT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>