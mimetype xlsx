--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0f144098d9424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ec015b09454283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b8dfb8e0c194753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f5bcc2cf014c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ddbf144b2143f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b8dfb8e0c194753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab8b68c8dc54db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f5bcc2cf014c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>