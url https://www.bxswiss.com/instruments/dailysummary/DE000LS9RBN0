--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ec015b09454283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8478881ea65410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f5bcc2cf014c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b781af78e545dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab8b68c8dc54db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f5bcc2cf014c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749daa4525a344a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b781af78e545dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>