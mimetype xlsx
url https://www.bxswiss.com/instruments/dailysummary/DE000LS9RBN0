--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8478881ea65410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67d7666601748b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b781af78e545dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4a8b67644524931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749daa4525a344a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b781af78e545dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2538a51505e64a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4a8b67644524931" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>