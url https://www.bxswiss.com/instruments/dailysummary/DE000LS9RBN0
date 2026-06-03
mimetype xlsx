--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67d7666601748b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659558666b8d498f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4a8b67644524931"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b33273654094204"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2538a51505e64a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4a8b67644524931" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bd3fe9ac58c4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b33273654094204" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>