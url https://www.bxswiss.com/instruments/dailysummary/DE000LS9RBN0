--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659558666b8d498f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb969fd5dec1f4951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b33273654094204"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14008f9d7cc742dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bd3fe9ac58c4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b33273654094204" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d66e9f54253455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14008f9d7cc742dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>