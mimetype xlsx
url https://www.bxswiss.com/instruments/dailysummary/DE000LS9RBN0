--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb969fd5dec1f4951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0847eec92b284ac0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14008f9d7cc742dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76fb1be31af64857"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d66e9f54253455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14008f9d7cc742dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae61be77cb894eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76fb1be31af64857" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>119,570</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,211</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>120,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,466</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>