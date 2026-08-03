--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0847eec92b284ac0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc23dbb991214b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76fb1be31af64857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7470bc0474854f8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae61be77cb894eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76fb1be31af64857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c37ec1dce584526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7470bc0474854f8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>