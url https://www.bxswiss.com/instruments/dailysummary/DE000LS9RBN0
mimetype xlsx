--- v13 (2026-08-03)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc23dbb991214b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd35c25b6ab37444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7470bc0474854f8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87116d1c6f7d4b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c37ec1dce584526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7470bc0474854f8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c60db5087ae4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87116d1c6f7d4b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,606 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>123,956</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>