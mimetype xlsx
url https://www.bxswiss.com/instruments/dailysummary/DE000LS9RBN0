--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd35c25b6ab37444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aaa93af9f134f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87116d1c6f7d4b4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R032cf2e410ab46ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c60db5087ae4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87116d1c6f7d4b4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c44d4afa7044dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R032cf2e410ab46ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -724,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>