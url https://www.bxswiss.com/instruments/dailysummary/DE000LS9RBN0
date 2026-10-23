--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aaa93af9f134f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02435d364a8e4b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R032cf2e410ab46ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b6d416da5d4887"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c44d4afa7044dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R032cf2e410ab46ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5fe75a954943c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b6d416da5d4887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>