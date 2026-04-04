--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62e7eb686b64921" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b7e08edcb44df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb23fa7c95d4db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eae49c40f124415"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c2eb16ba45a46c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb23fa7c95d4db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re209263f39804c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eae49c40f124415" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>