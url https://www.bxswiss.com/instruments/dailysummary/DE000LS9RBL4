--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b7e08edcb44df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b483e001804a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eae49c40f124415"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R187f7cee73924b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re209263f39804c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eae49c40f124415" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3cb4f5c98e4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R187f7cee73924b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>