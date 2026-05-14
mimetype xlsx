--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b483e001804a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e61514475c4473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R187f7cee73924b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23597326200c46a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3cb4f5c98e4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R187f7cee73924b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf7a92fe4849420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23597326200c46a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>