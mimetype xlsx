--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e61514475c4473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R433b0337c2c44b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23597326200c46a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7babc2dda3e44634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf7a92fe4849420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23597326200c46a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9cd9a6f4b5460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7babc2dda3e44634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>265,041</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>