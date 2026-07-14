--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R433b0337c2c44b27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24f575257d7411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7babc2dda3e44634"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775c7b7425ec4904"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9cd9a6f4b5460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7babc2dda3e44634" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35486b52deab44fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775c7b7425ec4904" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>