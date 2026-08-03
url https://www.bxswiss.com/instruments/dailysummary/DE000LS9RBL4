--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24f575257d7411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a025fccd2b413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775c7b7425ec4904"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90cc6a7f0b45435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35486b52deab44fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775c7b7425ec4904" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16fb6f6b71524f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90cc6a7f0b45435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>