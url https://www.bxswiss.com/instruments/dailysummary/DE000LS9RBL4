--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a025fccd2b413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9badcb2bcd4547cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90cc6a7f0b45435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree0e57811d6b48b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16fb6f6b71524f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90cc6a7f0b45435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf135155479164a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree0e57811d6b48b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>