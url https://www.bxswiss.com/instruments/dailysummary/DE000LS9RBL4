--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9badcb2bcd4547cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf28d4fc428c84d0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree0e57811d6b48b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f08079894484983"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf135155479164a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree0e57811d6b48b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd86252187498470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f08079894484983" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,571</x:t>
@@ -764,31 +306,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>