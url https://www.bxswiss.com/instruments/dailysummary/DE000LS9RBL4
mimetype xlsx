--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf28d4fc428c84d0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238e6466ab7b49d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f08079894484983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4564891f4da43d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd86252187498470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f08079894484983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02f97f8736114a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4564891f4da43d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,593 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...96 lines deleted...]
-          <x:t>251,587</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>251,587</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...404 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>