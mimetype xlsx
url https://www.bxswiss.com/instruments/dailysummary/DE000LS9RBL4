--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238e6466ab7b49d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree5002ebdef4477b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4564891f4da43d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb42b64fcd76342f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02f97f8736114a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4564891f4da43d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7544a7509194835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb42b64fcd76342f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>