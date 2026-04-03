--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d6d9587dcb84830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13ba9f65d4b4d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c5b6195d6a48c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c3f9d7b2ab649f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87eedbc29ed0478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c5b6195d6a48c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c49d401b9d4954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c3f9d7b2ab649f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE DRONE TECH Weltall Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>