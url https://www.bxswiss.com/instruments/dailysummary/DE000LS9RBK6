--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13ba9f65d4b4d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493b820b214f4f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c3f9d7b2ab649f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21cc98f41da54d89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c49d401b9d4954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c3f9d7b2ab649f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cdfdebafab943a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21cc98f41da54d89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE DRONE TECH Weltall Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,50 +339,401 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>