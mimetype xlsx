--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493b820b214f4f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548abfb4b72343d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21cc98f41da54d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R524d0a2827494596"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cdfdebafab943a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21cc98f41da54d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd0003d44664c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R524d0a2827494596" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE DRONE TECH Weltall Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,319 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>195,936</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>