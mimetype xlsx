--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548abfb4b72343d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4117df95f97743ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R524d0a2827494596"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R565cdfbf3629412f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd0003d44664c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R524d0a2827494596" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d4cc876ef0246ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R565cdfbf3629412f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE DRONE TECH Weltall Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,236 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...184 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -437,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>