--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4117df95f97743ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f2c066080d4a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R565cdfbf3629412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba890b0a88cb4bdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d4cc876ef0246ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R565cdfbf3629412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0763d02c0d684088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba890b0a88cb4bdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE DRONE TECH Weltall Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>