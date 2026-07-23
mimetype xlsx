--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f2c066080d4a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e778d1e08744daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba890b0a88cb4bdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a77a1606e9451a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0763d02c0d684088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba890b0a88cb4bdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84a6311f330c4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a77a1606e9451a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE DRONE TECH Weltall Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>