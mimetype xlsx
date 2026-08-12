--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e778d1e08744daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e4b842a8e143d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a77a1606e9451a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0ee0253319243e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84a6311f330c4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a77a1606e9451a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5632909f54614c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0ee0253319243e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE DRONE TECH Weltall Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>