--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e4b842a8e143d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e4a1f56f9b4941" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0ee0253319243e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c0b252cf31d4913"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5632909f54614c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0ee0253319243e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf27747d952c46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c0b252cf31d4913" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE DRONE TECH Weltall Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>