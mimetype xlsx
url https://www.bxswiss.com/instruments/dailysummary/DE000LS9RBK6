--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e4a1f56f9b4941" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64699164f7f64e13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c0b252cf31d4913"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e8e6680d8934c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf27747d952c46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c0b252cf31d4913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf08d5f70d6aa4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e8e6680d8934c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE DRONE TECH Weltall Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>