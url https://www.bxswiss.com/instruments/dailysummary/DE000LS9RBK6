--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64699164f7f64e13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11bf9d318a5342b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e8e6680d8934c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ddb48ccec9421c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf08d5f70d6aa4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e8e6680d8934c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca0d53ecb966435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ddb48ccec9421c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE DRONE TECH Weltall Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>