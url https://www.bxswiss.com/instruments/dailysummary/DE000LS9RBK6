--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11bf9d318a5342b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd2942be7b743d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ddb48ccec9421c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re20edd2e9b7940b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca0d53ecb966435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ddb48ccec9421c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169151d60e384f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re20edd2e9b7940b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPACE DRONE TECH Weltall Drohne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RBK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>193,220</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,041</x:t>
-[...571 lines deleted...]
-          <x:t>189,193</x:t>
+          <x:t>195,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>